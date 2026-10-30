--- v0 (2026-09-10)
+++ v1 (2026-10-30)
@@ -8,118 +8,118 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>jeudi  6 mai 2027
+        <w:t>jeudi 6 mai 2027
 jeudi 6ème Semaine du Temps Pascal
-Sts Jacques, diacre, Marien, Lecteur, et leurs compagnons, martyrs
-Mémoire facultative</w:t>
+(Sts Jacques, diacre, Marien, Lecteur, et leurs compagnons, martyrs)
+(Mémoire facultative)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Ac 18, 1-8)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ces jours-là, Paul s’éloigna d’Athènes et se rendit à Corinthe. Il y trouva un Juif nommé Aquilas, originaire de la province du Pont, récemment arrivé d’Italie, ainsi que sa femme Priscille ; l’empereur Claude, en effet, avait pris la décision d’éloigner de Rome tous les Juifs. Paul entra en relation avec eux ; comme ils avaient le même métier, il demeurait chez eux et y travaillait, car ils étaient, de leur métier, fabricants de tentes. Chaque sabbat, Paul discutait à la synagogue et s’efforçait de convaincre aussi bien les Juifs que les Grecs. Quand Silas et Timothée furent arrivés de Macédoine, Paul se consacra entièrement à la Parole, attestant aux Juifs que le Christ, c’est Jésus. Devant leur opposition et leurs injures, Paul secoua ses vêtements et leur dit : « Que votre sang soit sur votre tête ! Moi, je n’ai rien à me reprocher. Désormais, j’irai vers les païens. » Quittant la synagogue, il alla chez un certain Titius Justus, qui adorait le Dieu unique ; sa maison était tout à côté de la synagogue. Or Crispus, chef de synagogue, crut au Seigneur, avec toute sa maison. Beaucoup de Corinthiens, apprenant cela, devenaient croyants et se faisaient baptiser. – Parole du Seigneur.
+        <w:t xml:space="preserve">En ces jours-là,    Paul s’éloigna d’Athènes et se rendit à Corinthe.   Il y trouva un Juif nommé Aquilas, originaire de la province du Pont, récemment arrivé d’Italie, ainsi que sa femme Priscille ; l’empereur Claude, en effet, avait pris la décision d’éloigner de Rome tous les Juifs. Paul entra en relation avec eux ;   comme ils avaient le même métier, il demeurait chez eux et y travaillait, car ils étaient, de leur métier, fabricants de tentes.   Chaque sabbat, Paul discutait à la synagogue et s’efforçait de convaincre aussi bien les Juifs que les Grecs.            Quand Silas et Timothée furent arrivés de Macédoine, Paul se consacra entièrement à la Parole, attestant aux Juifs que le Christ, c’est Jésus.   Devant leur opposition et leurs injures, Paul secoua ses vêtements et leur dit : « Que votre sang soit sur votre tête ! Moi, je n’ai rien à me reprocher. Désormais, j’irai vers les païens. »   Quittant la synagogue, il alla chez un certain Titius Justus, qui adorait le Dieu unique ; sa maison était tout à côté de la synagogue.   Or Crispus, chef de synagogue, crut au Seigneur, avec toute sa maison. Beaucoup de Corinthiens, apprenant cela, devenaient croyants et se faisaient baptiser.              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (97, 1, 2-3ab, 3cd-4)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Chantez au Seigneur un chant nouveau, car il a fait des merveilles ; par son bras très saint, par sa main puissante, il s’est assuré la victoire. Le Seigneur a fait connaître sa victoire et révélé sa justice aux nations ; il s’est rappelé sa fidélité, son amour, en faveur de la maison d’Israël. La terre tout entière a vu la victoire de notre Dieu. Acclamez le Seigneur, terre entière, sonnez, chantez, jouez !
+        <w:t xml:space="preserve">Chantez au Seigneur un chant nouveau, car il a fait des merveilles ; par son bras très saint, par sa main puissante, il s’est assuré la victoire.  Le Seigneur a fait connaître sa victoire et révélé sa justice aux nations ; il s’est rappelé sa fidélité, son amour, en faveur de la maison d’Israël.  La terre tout entière a vu la victoire de notre Dieu. Acclamez le Seigneur, terre entière, sonnez, chantez, jouez !
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Jn 16, 16-20)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus disait à ses disciples : « Encore un peu de temps, et vous ne me verrez plus ; encore un peu de temps, et vous me reverrez. » Alors, certains de ses disciples se dirent entre eux : « Que veut-il nous dire par là : “Encore un peu de temps, et vous ne me verrez plus ; encore un peu de temps, et vous me reverrez.” Et puis : “Je m’en vais auprès du Père” ? » Ils disaient donc : « Que veut dire : un peu de temps ? Nous ne savons pas de quoi il parle. » Jésus comprit qu’ils voulaient l’interroger, et il leur dit : « Vous discutez entre vous parce que j’ai dit : “Encore un peu de temps, et vous ne me verrez plus ; encore un peu de temps, et vous me reverrez.” Amen, amen, je vous le dis : vous allez pleurer et vous lamenter, tandis que le monde se réjouira ; vous serez dans la peine, mais votre peine se changera en joie. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">          En ce temps-là, Jésus disait à ses disciples :   « Encore un peu de temps, et vous ne me verrez plus ; encore un peu de temps, et vous me reverrez. »   Alors, certains de ses disciples se dirent entre eux : « Que veut-il nous dire par là : “Encore un peu de temps, et vous ne me verrez plus ; encore un peu de temps, et vous me reverrez.” Et puis : “Je m’en vais auprès du Père” ? »   Ils disaient donc : « Que veut dire : un peu de temps ? Nous ne savons pas de quoi il parle. »   Jésus comprit qu’ils voulaient l’interroger, et il leur dit : « Vous discutez entre vous parce que j’ai dit : “Encore un peu de temps, et vous ne me verrez plus ; encore un peu de temps, et vous me reverrez.”   Amen, amen, je vous le dis : vous allez pleurer et vous lamenter, tandis que le monde se réjouira ; vous serez dans la peine, mais votre peine se changera en joie. »                          – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>