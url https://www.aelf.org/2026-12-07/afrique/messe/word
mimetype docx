--- v0 (2026-05-02)
+++ v1 (2026-10-30)
@@ -8,118 +8,118 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>lundi  7 décembre 2026
+        <w:t>lundi 7 décembre 2026
 lundi, 2ème Semaine de l'Avent
 S. Ambroise, évêque, docteur de l'Église
 Mémoire</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Is 35, 1-10)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Le désert et la terre de la soif, qu’ils se réjouissent ! Le pays aride, qu’il exulte et fleurisse comme la rose, qu’il se couvre de fleurs des champs, qu’il exulte et crie de joie ! La gloire du Liban lui est donnée, la splendeur du Carmel et du Sarone. On verra la gloire du Seigneur, la splendeur de notre Dieu. Fortifiez les mains défaillantes, affermissez les genoux qui fléchissent, dites aux gens qui s’affolent : « Soyez forts, ne craignez pas. Voici votre Dieu : c’est la vengeance qui vient, la revanche de Dieu. Il vient lui-même et va vous sauver. » Alors se dessilleront les yeux des aveugles, et s’ouvriront les oreilles des sourds. Alors le boiteux bondira comme un cerf, et la bouche du muet criera de joie ; car l’eau jaillira dans le désert, des torrents dans le pays aride. La terre brûlante se changera en lac, la région de la soif, en eaux jaillissantes. Dans le séjour où gîtent les chacals, l’herbe deviendra des roseaux et des joncs. Là, il y aura une chaussée, une voie qu’on appellera : la Voie sacrée. L’homme impur n’y passera pas – il suit sa propre voie – et les insensés ne viendront pas s’y égarer. Là, il n’y aura pas de lion, aucune bête féroce ne surgira, il ne s’en trouvera pas ; mais les rachetés y marcheront. Ceux qu’a libérés le Seigneur reviennent, ils entrent dans Sion avec des cris de fête, couronnés de l’éternelle joie. Allégresse et joie les rejoindront, douleur et plainte s’enfuient. – Parole du Seigneur.
+        <w:t xml:space="preserve">Le désert et la terre de la soif, qu’ils se réjouissent ! Le pays aride, qu’il exulte et fleurisse comme la rose, qu’il se couvre de fleurs des champs, qu’il exulte et crie de joie ! La gloire du Liban lui est donnée, la splendeur du Carmel et du Sarone. On verra la gloire du Seigneur, la splendeur de notre Dieu. Fortifiez les mains défaillantes, affermissez les genoux qui fléchissent, dites aux gens qui s’affolent : « Soyez forts, ne craignez pas. Voici votre Dieu : c’est la vengeance qui vient, la revanche de Dieu. Il vient lui-même et va vous sauver. » Alors se dessilleront les yeux des aveugles, et s’ouvriront les oreilles des sourds. Alors le boiteux bondira comme un cerf, et la bouche du muet criera de joie ; car l’eau jaillira dans le désert, des torrents dans le pays aride. La terre brûlante se changera en lac, la région de la soif, en eaux jaillissantes. Dans le séjour où gîtent les chacals, l’herbe deviendra des roseaux et des joncs. Là, il y aura une chaussée, une voie qu’on appellera : la Voie sacrée. L’homme impur n’y passera pas – il suit sa propre voie – et les insensés ne viendront pas s’y égarer. Là, il n’y aura pas de lion, aucune bête féroce ne surgira, il ne s’en trouvera pas ; mais les rachetés y marcheront. Ceux qu’a libérés le Seigneur reviennent, ils entrent dans Sion avec des cris de fête, couronnés de l’éternelle joie. Allégresse et joie les rejoindront, douleur et plainte s’enfuient.  – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 84 (85), 9ab.10, 11-12, 13-14)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">J’écoute : que dira le Seigneur Dieu ? Ce qu’il dit, c’est la paix pour son peuple et ses fidèles : son salut est proche de ceux qui le craignent, et la gloire habitera notre terre. Amour et vérité se rencontrent, justice et paix s’embrassent ; la vérité germera de la terre et du ciel se penchera la justice. Le Seigneur donnera ses bienfaits, et notre terre donnera son fruit. La justice marchera devant lui, et ses pas traceront le chemin.
+        <w:t xml:space="preserve">J’écoute : que dira le Seigneur Dieu ? Ce qu’il dit, c’est la paix pour son peuple et ses fidèles : son salut est proche de ceux qui le craignent, et la gloire habitera notre terre.  Amour et vérité se rencontrent, justice et paix s’embrassent ; la vérité germera de la terre et du ciel se penchera la justice.  Le Seigneur donnera ses bienfaits, et notre terre donnera son fruit. La justice marchera devant lui, et ses pas traceront le chemin.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Lc 5, 17-26)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Un jour que Jésus enseignait, il y avait dans l’assistance des pharisiens et des docteurs de la Loi, venus de tous les villages de Galilée et de Judée, ainsi que de Jérusalem ; et la puissance du Seigneur était à l’œuvre pour lui faire opérer des guérisons. Arrivent des gens, portant sur une civière un homme qui était paralysé ; ils cherchaient à le faire entrer pour le placer devant Jésus. Mais, ne voyant pas comment faire à cause de la foule, ils montèrent sur le toit et, en écartant les tuiles, ils le firent descendre avec sa civière en plein milieu devant Jésus. Voyant leur foi, il dit : « Homme, tes péchés te sont pardonnés. » Les scribes et les pharisiens se mirent à raisonner : « Qui est-il celui-là ? Il dit des blasphèmes ! Qui donc peut pardonner les péchés, sinon Dieu seul ? » Mais Jésus, saisissant leurs pensées, leur répondit : « Pourquoi ces pensées dans vos cœurs ? Qu’est-ce qui est le plus facile ? Dire : “Tes péchés te sont pardonnés”, ou dire : “Lève-toi et marche” ? Eh bien ! Afin que vous sachiez que le Fils de l’homme a autorité sur la terre pour pardonner les péchés, – Jésus s’adressa à celui qui était paralysé – je te le dis, lève-toi, prends ta civière et retourne dans ta maison. » À l’instant même, celui-ci se releva devant eux, il prit ce qui lui servait de lit et s’en alla dans sa maison en rendant gloire à Dieu. Tous furent saisis de stupeur et ils rendaient gloire à Dieu. Remplis de crainte, ils disaient : « Nous avons vu des choses extraordinaires aujourd’hui ! » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">Un jour que Jésus enseignait, il y avait dans l’assistance des pharisiens et des docteurs de la Loi, venus de tous les villages de Galilée et de Judée, ainsi que de Jérusalem ; et la puissance du Seigneur était à l’œuvre pour lui faire opérer des guérisons. Arrivent des gens, portant sur une civière un homme qui était paralysé ; ils cherchaient à le faire entrer pour le placer devant Jésus. Mais, ne voyant pas comment faire à cause de la foule, ils montèrent sur le toit et, en écartant les tuiles, ils le firent descendre avec sa civière en plein milieu devant Jésus. Voyant leur foi, il dit : « Homme, tes péchés te sont pardonnés. » Les scribes et les pharisiens se mirent à raisonner : « Qui est-il celui-là ? Il dit des blasphèmes ! Qui donc peut pardonner les péchés, sinon Dieu seul ? » Mais Jésus, saisissant leurs pensées, leur répondit : « Pourquoi ces pensées dans vos cœurs ? Qu’est-ce qui est le plus facile ? Dire : “Tes péchés te sont pardonnés”, ou dire : “Lève-toi et marche” ? Eh bien ! Afin que vous sachiez que le Fils de l’homme a autorité sur la terre pour pardonner les péchés, – Jésus s’adressa à celui qui était paralysé – je te le dis, lève-toi, prends ta civière et retourne dans ta maison. » À l’instant même, celui-ci se releva devant eux, il prit ce qui lui servait de lit et s’en alla dans sa maison en rendant gloire à Dieu. Tous furent saisis de stupeur et ils rendaient gloire à Dieu. Remplis de crainte, ils disaient : « Nous avons vu des choses extraordinaires aujourd’hui ! »  – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>