--- v0 (2026-04-17)
+++ v1 (2026-10-25)
@@ -8,153 +8,153 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>dimanche  8 novembre 2026
+        <w:t>dimanche 8 novembre 2026
 32ème dimanche du Temps Ordinaire (semaine IV du Psautier)
 </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Sg 6, 12-16)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">La Sagesse est resplendissante, elle ne se flétrit pas. Elle se laisse aisément contempler par ceux qui l’aiment, elle se laisse trouver par ceux qui la cherchent. Elle devance leurs désirs en se faisant connaître la première. Celui qui la cherche dès l’aurore ne se fatiguera pas : il la trouvera assise à sa porte. Penser à elle est la perfection du discernement, et celui qui veille à cause d’elle sera bientôt délivré du souci. Elle va et vient à la recherche de ceux qui sont dignes d’elle ; au détour des sentiers, elle leur apparaît avec un visage souriant ; dans chacune de leurs pensées, elle vient à leur rencontre. – Parole du Seigneur.
+        <w:t xml:space="preserve">La Sagesse est resplendissante, elle ne se flétrit pas. Elle se laisse aisément contempler par ceux qui l’aiment, elle se laisse trouver par ceux qui la cherchent.     Elle devance leurs désirs en se faisant connaître la première.     Celui qui la cherche dès l’aurore ne se fatiguera pas : il la trouvera assise à sa porte.     Penser à elle est la perfection du discernement, et celui qui veille à cause d’elle sera bientôt délivré du souci.     Elle va et vient à la recherche de ceux qui sont dignes d’elle ; au détour des sentiers, elle leur apparaît avec un visage souriant ; dans chacune de leurs pensées, elle vient à leur rencontre.      – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 62 (63), 2, 3-4, 5-6, 7-8)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dieu, tu es mon Dieu, je te cherche dès l’aube : mon âme a soif de toi ; après toi languit ma chair, terre aride, altérée, sans eau. Je t’ai contemplé au sanctuaire, j’ai vu ta force et ta gloire. Ton amour vaut mieux que la vie : tu seras la louange de mes lèvres ! Toute ma vie je vais te bénir, lever les mains en invoquant ton nom. Comme par un festin je serai rassasié ; la joie sur les lèvres, je dirai ta louange. Dans la nuit, je me souviens de toi et je reste des heures à te parler. Oui, tu es venu à mon secours : je crie de joie à l’ombre de tes ailes.
+        <w:t xml:space="preserve">Dieu, tu es mon Dieu,       je te cherche dès l’aube : mon âme a soif de toi ; après toi languit ma chair, terre aride, altérée, sans eau.  Je t’ai contemplé au sanctuaire, j’ai vu ta force et ta gloire. Ton amour vaut mieux que la vie : tu seras la louange de mes lèvres !  Toute ma vie je vais te bénir, lever les mains en invoquant ton nom. Comme par un festin je serai rassasié ; la joie sur les lèvres, je dirai ta louange.  Dans la nuit, je me souviens de toi et je reste des heures à te parler. Oui, tu es venu à mon secours :      je crie de joie à l’ombre de tes ailes.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Deuxième lecture (1 Th 4, 13-18)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frères, nous ne voulons pas vous laisser dans l’ignorance au sujet de ceux qui se sont endormis dans la mort ; il ne faut pas que vous soyez abattus comme les autres, qui n’ont pas d’espérance. Jésus, nous le croyons, est mort et ressuscité ; de même, nous le croyons aussi, ceux qui se sont endormis, Dieu, par Jésus, les emmènera avec lui. Car, sur la parole du Seigneur, nous vous déclarons ceci : nous les vivants, nous qui sommes encore là pour la venue du Seigneur, nous ne devancerons pas ceux qui se sont endormis. Au signal donné par la voix de l’archange, et par la trompette divine, le Seigneur lui-même descendra du ciel, et ceux qui sont morts dans le Christ ressusciteront d’abord. Ensuite, nous les vivants, nous qui sommes encore là, nous serons emportés sur les nuées du ciel, en même temps qu’eux, à la rencontre du Seigneur. Ainsi, nous serons pour toujours avec le Seigneur. Réconfortez-vous donc les uns les autres avec ce que je viens de dire. – Parole du Seigneur. OU LECTURE BREVE
+        <w:t xml:space="preserve">Frères, nous ne voulons pas vous laisser dans l’ignorance au sujet de ceux qui se sont endormis dans la mort ; il ne faut pas que vous soyez abattus comme les autres, qui n’ont pas d’espérance.     Jésus, nous le croyons, est mort et ressuscité ; de même, nous le croyons aussi, ceux qui se sont endormis, Dieu, par Jésus, les emmènera avec lui.      Car, sur la parole du Seigneur, nous vous déclarons ceci : nous les vivants, nous qui sommes encore là pour la venue du Seigneur, nous ne devancerons pas ceux qui se sont endormis.     Au signal donné par la voix de l’archange, et par la trompette divine, le Seigneur lui-même descendra du ciel, et ceux qui sont morts dans le Christ ressusciteront d’abord.     Ensuite, nous les vivants, nous qui sommes encore là, nous serons emportés sur les nuées du ciel, en même temps qu’eux, à la rencontre du Seigneur. Ainsi, nous serons pour toujours avec le Seigneur.     Réconfortez-vous donc les uns les autres avec ce que je viens de dire.      – Parole du Seigneur.     OU LECTURE BREVE
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
         <w:t>Deuxième lecture (1 Th 4, 13-14)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frères, nous ne voulons pas vous laisser dans l’ignorance au sujet de ceux qui se sont endormis dans la mort ; il ne faut pas que vous soyez abattus comme les autres, qui n’ont pas d’espérance. Jésus, nous le croyons, est mort et ressuscité ; de même, nous le croyons aussi, ceux qui se sont endormis, Dieu, par Jésus, les emmènera avec lui. – Parole du Seigneur.
+        <w:t xml:space="preserve">Frères, nous ne voulons pas vous laisser dans l’ignorance au sujet de ceux qui se sont endormis dans la mort ; il ne faut pas que vous soyez abattus comme les autres, qui n’ont pas d’espérance.     Jésus, nous le croyons, est mort et ressuscité ; de même, nous le croyons aussi, ceux qui se sont endormis, Dieu, par Jésus, les emmènera avec lui.      – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc6"/>
       <w:r>
         <w:t>Évangile (Mt 25, 1-13)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus disait à ses disciples cette parabole : « Le royaume des Cieux sera comparable à dix jeunes filles invitées à des noces, qui prirent leur lampe pour sortir à la rencontre de l’époux. Cinq d’entre elles étaient insouciantes, et cinq étaient prévoyantes : les insouciantes avaient pris leur lampe sans emporter d’huile, tandis que les prévoyantes avaient pris, avec leurs lampes, des flacons d’huile. Comme l’époux tardait, elles s’assoupirent toutes et s’endormirent. Au milieu de la nuit, il y eut un cri : ‘Voici l’époux ! Sortez à sa rencontre.’ Alors toutes ces jeunes filles se réveillèrent et se mirent à préparer leur lampe. Les insouciantes demandèrent aux prévoyantes : ‘Donnez-nous de votre huile, car nos lampes s’éteignent.’ Les prévoyantes leur répondirent : ‘Jamais cela ne suffira pour nous et pour vous, allez plutôt chez les marchands vous en acheter.’ Pendant qu’elles allaient en acheter, l’époux arriva. Celles qui étaient prêtes entrèrent avec lui dans la salle des noces, et la porte fut fermée. Plus tard, les autres jeunes filles arrivèrent à leur tour et dirent : ‘Seigneur, Seigneur, ouvre-nous !’ Il leur répondit : ‘Amen, je vous le dis : je ne vous connais pas.’ Veillez donc, car vous ne savez ni le jour ni l’heure. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">    En ce temps-là, Jésus disait à ses disciples cette parabole :     « Le royaume des Cieux sera comparable à dix jeunes filles invitées à des noces, qui prirent leur lampe pour sortir à la rencontre de l’époux.     Cinq d’entre elles étaient insouciantes, et cinq étaient prévoyantes :     les insouciantes avaient pris leur lampe sans emporter d’huile,     tandis que les prévoyantes avaient pris, avec leurs lampes, des flacons d’huile.     Comme l’époux tardait, elles s’assoupirent toutes et s’endormirent.     Au milieu de la nuit, il y eut un cri : ‘Voici l’époux ! Sortez à sa rencontre.’     Alors toutes ces jeunes filles se réveillèrent et se mirent à préparer leur lampe.     Les insouciantes demandèrent aux prévoyantes : ‘Donnez-nous de votre huile, car nos lampes s’éteignent.’     Les prévoyantes leur répondirent : ‘Jamais cela ne suffira pour nous et pour vous, allez plutôt chez les marchands vous en acheter.’     Pendant qu’elles allaient en acheter, l’époux arriva. Celles qui étaient prêtes entrèrent avec lui dans la salle des noces, et la porte fut fermée.     Plus tard, les autres jeunes filles arrivèrent à leur tour et dirent : ‘Seigneur, Seigneur, ouvre-nous !’     Il leur répondit : ‘Amen, je vous le dis : je ne vous connais pas.’      Veillez donc, car vous ne savez ni le jour ni l’heure. »      – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -235,50 +235,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>