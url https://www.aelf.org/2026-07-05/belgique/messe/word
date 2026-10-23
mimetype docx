--- v0 (2026-01-13)
+++ v1 (2026-10-23)
@@ -8,135 +8,135 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>dimanche  5 juillet 2026
+        <w:t>dimanche 5 juillet 2026
 14ème dimanche du Temps Ordinaire (semaine II du Psautier)
 </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Za  9, 9-10)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ainsi parle le Seigneur : « Exulte de toutes tes forces, fille de Sion ! Pousse des cris de joie, fille de Jérusalem ! Voici ton roi qui vient à toi : il est juste et victorieux, pauvre et monté sur un âne, un ânon, le petit d’une ânesse. Ce roi fera disparaître d’Éphraïm les chars de guerre, et de Jérusalem les chevaux de combat ; il brisera l’arc de guerre, et il proclamera la paix aux nations. Sa domination s’étendra d’une mer à l’autre, et de l’Euphrate à l’autre bout du pays. » – Parole du Seigneur.
+        <w:t xml:space="preserve">Ainsi parle le Seigneur : « Exulte de toutes tes forces, fille de Sion ! Pousse des cris de joie, fille de Jérusalem ! Voici ton roi qui vient à toi : il est juste et victorieux, pauvre et monté sur un âne, un ânon, le petit d’une ânesse.  Ce roi fera disparaître d’Éphraïm les chars de guerre, et de Jérusalem les chevaux de combat ; il brisera l’arc de guerre, et il proclamera la paix aux nations. Sa domination s’étendra d’une mer à l’autre, et de l’Euphrate à l’autre bout du pays. »      – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 144 (145), 1-2, 8-9, 10-11, 13cd-14)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Je t’exalterai, mon Dieu, mon Roi ; je bénirai ton nom toujours et à jamais ! Chaque jour je te bénirai, je louerai ton nom toujours et à jamais. Le Seigneur est tendresse et pitié, lent à la colère et plein d’amour. La bonté du Seigneur est pour tous, sa tendresse, pour toutes ses œuvres. Que tes œuvres, Seigneur, te rendent grâce et que tes fidèles te bénissent ! Ils diront la gloire de ton règne, ils parleront de tes exploits. Le Seigneur est vrai en tout ce qu’il dit, fidèle en tout ce qu’il fait. Le Seigneur soutient tous ceux qui tombent, il redresse tous les accablés.
+        <w:t xml:space="preserve">Je t’exalterai, mon Dieu, mon Roi ; je bénirai ton nom toujours et à jamais ! Chaque jour je te bénirai, je louerai ton nom toujours et à jamais.  Le Seigneur est tendresse et pitié, lent à la colère et plein d’amour. La bonté du Seigneur est pour tous, sa tendresse, pour toutes ses œuvres.  Que tes œuvres, Seigneur, te rendent grâce et que tes fidèles te bénissent ! Ils diront la gloire de ton règne, ils parleront de tes exploits.  Le Seigneur est vrai en tout ce qu’il dit, fidèle en tout ce qu’il fait. Le Seigneur soutient tous ceux qui tombent, il redresse tous les accablés.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Deuxième lecture (Rm 8, 9.11-13)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frères, vous, vous n’êtes pas sous l’emprise de la chair, mais sous celle de l’Esprit, puisque l’Esprit de Dieu habite en vous. Celui qui n’a pas l’Esprit du Christ ne lui appartient pas. Mais si l’Esprit de celui qui a ressuscité Jésus d’entre les morts habite en vous, celui qui a ressuscité Jésus, le Christ, d’entre les morts donnera aussi la vie à vos corps mortels par son Esprit qui habite en vous. Ainsi donc, frères, nous avons une dette, mais elle n’est pas envers la chair pour devoir vivre selon la chair. Car si vous vivez selon la chair, vous allez mourir ; mais si, par l’Esprit, vous tuez les agissements de l’homme pécheur, vous vivrez. – Parole du Seigneur.
+        <w:t xml:space="preserve">Frères,     vous, vous n’êtes pas sous l’emprise de la chair, mais sous celle de l’Esprit, puisque l’Esprit de Dieu habite en vous. Celui qui n’a pas l’Esprit du Christ ne lui appartient pas.     Mais si l’Esprit de celui qui a ressuscité Jésus d’entre les morts habite en vous, celui qui a ressuscité Jésus, le Christ, d’entre les morts donnera aussi la vie à vos corps mortels par son Esprit qui habite en vous.     Ainsi donc, frères, nous avons une dette, mais elle n’est pas envers la chair pour devoir vivre selon la chair.     Car si vous vivez selon la chair, vous allez mourir ; mais si, par l’Esprit, vous tuez les agissements de l’homme pécheur, vous vivrez.      – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
         <w:t>Évangile (Mt 11, 25-30)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus prit la parole et dit : « Père, Seigneur du ciel et de la terre, je proclame ta louange : ce que tu as caché aux sages et aux savants, tu l’as révélé aux tout-petits. Oui, Père, tu l’as voulu ainsi dans ta bienveillance. Tout m’a été remis par mon Père ; personne ne connaît le Fils, sinon le Père, et personne ne connaît le Père, sinon le Fils, et celui à qui le Fils veut le révéler. Venez à moi, vous tous qui peinez sous le poids du fardeau, et moi, je vous procurerai le repos. Prenez sur vous mon joug, devenez mes disciples, car je suis doux et humble de cœur, et vous trouverez le repos pour votre âme. Oui, mon joug est facile à porter, et mon fardeau, léger. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là, Jésus prit la parole et dit : « Père, Seigneur du ciel et de la terre, je proclame ta louange : ce que tu as caché aux sages et aux savants, tu l’as révélé aux tout-petits.     Oui, Père, tu l’as voulu ainsi dans ta bienveillance.     Tout m’a été remis par mon Père ; personne ne connaît le Fils, sinon le Père, et personne ne connaît le Père, sinon le Fils, et celui à qui le Fils veut le révéler.      Venez à moi, vous tous qui peinez sous le poids du fardeau, et moi, je vous procurerai le repos.     Prenez sur vous mon joug, devenez mes disciples, car je suis doux et humble de cœur, et vous trouverez le repos pour votre âme.     Oui, mon joug est facile à porter, et mon fardeau, léger. »      – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -217,50 +217,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>