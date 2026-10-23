--- v0 (2025-11-27)
+++ v1 (2026-10-23)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (1 R 19, 19-21)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ces jours-là, Élie descendit de la montagne. Il trouva Élisée, fils de Shafath, en train de labourer. Il avait à labourer douze arpents, et il en était au douzième. Élie passa près de lui et jeta vers lui son manteau. Alors Élisée quitta ses bœufs, courut derrière Élie, et lui dit : « Laisse-moi embrasser mon père et ma mère, puis je te suivrai. » Élie répondit : « Va-t’en, retourne là-bas ! Je n’ai rien fait. » Alors Élisée s’en retourna ; mais il prit la paire de bœufs pour les immoler, les fit cuire avec le bois de l’attelage, et les donna à manger aux gens. Puis il se leva, partit à la suite d’Élie et se mit à son service. – Parole du Seigneur.
+        <w:t xml:space="preserve">          En ces jours-là,   Élie descendit de la montagne. Il trouva Élisée, fils de Shafath, en train de labourer. Il avait à labourer douze arpents, et il en était au douzième. Élie passa près de lui et jeta vers lui son manteau.   Alors Élisée quitta ses bœufs, courut derrière Élie, et lui dit : « Laisse-moi embrasser mon père et ma mère, puis je te suivrai. » Élie répondit : « Va-t’en, retourne là-bas ! Je n’ai rien fait. »   Alors Élisée s’en retourna ; mais il prit la paire de bœufs pour les immoler, les fit cuire avec le bois de l’attelage, et les donna à manger aux gens. Puis il se leva, partit à la suite d’Élie et se mit à son service.                          – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 15 (16), 1-2a.5, 7-8, 9-10)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Garde-moi, mon Dieu : j’ai fait de toi mon refuge. J’ai dit au Seigneur : « Tu es mon Dieu ! Seigneur, mon partage et ma coupe : de toi dépend mon sort. Je bénis le Seigneur qui me conseille : même la nuit mon cœur m’avertit. Je garde le Seigneur devant moi sans relâche ; il est à ma droite : je suis inébranlable. Mon cœur exulte, mon âme est en fête, ma chair elle-même repose en confiance : tu ne peux m’abandonner à la mort ni laisser ton ami voir la corruption.
+        <w:t xml:space="preserve">Garde-moi, mon Dieu : j’ai fait de toi mon refuge. J’ai dit au Seigneur : « Tu es mon Dieu ! Seigneur, mon partage et ma coupe : de toi dépend mon sort.  Je bénis le Seigneur qui me conseille : même la nuit mon cœur m’avertit. Je garde le Seigneur devant moi sans relâche ; il est à ma droite : je suis inébranlable.  Mon cœur exulte, mon âme est en fête, ma chair elle-même repose en confiance : tu ne peux m’abandonner à la mort ni laisser ton ami voir la corruption.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Lc 2, 41-51)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Chaque année, les parents de Jésus se rendaient à Jérusalem pour la fête de la Pâque. Quand il eut douze ans, ils montèrent en pèlerinage suivant la coutume. À la fin de la fête, comme ils s’en retournaient, le jeune Jésus resta à Jérusalem à l’insu de ses parents. Pensant qu’il était dans le convoi des pèlerins, ils firent une journée de chemin avant de le chercher parmi leurs parents et connaissances. Ne le trouvant pas, ils retournèrent à Jérusalem, en continuant à le chercher. C’est au bout de trois jours qu’ils le trouvèrent dans le Temple, assis au milieu des docteurs de la Loi : il les écoutait et leur posait des questions, et tous ceux qui l’entendaient s’extasiaient sur son intelligence et sur ses réponses. En le voyant, ses parents furent frappés d’étonnement, et sa mère lui dit : « Mon enfant, pourquoi nous as-tu fait cela ? Vois comme ton père et moi, nous avons souffert en te cherchant ! » Il leur dit : « Comment se fait-il que vous m’ayez cherché ? Ne saviez-vous pas qu’il me faut être chez mon Père ? » Mais ils ne comprirent pas ce qu’il leur disait. Il descendit avec eux pour se rendre à Nazareth, et il leur était soumis. Sa mère gardait dans son cœur tous ces événements. – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">          Chaque année, les parents de Jésus se rendaient à Jérusalem pour la fête de la Pâque.   Quand il eut douze ans, ils montèrent en pèlerinage suivant la coutume.   À la fin de la fête, comme ils s’en retournaient, le jeune Jésus resta à Jérusalem à l’insu de ses parents.   Pensant qu’il était dans le convoi des pèlerins, ils firent une journée de chemin avant de le chercher parmi leurs parents et connaissances.   Ne le trouvant pas, ils retournèrent à Jérusalem, en continuant à le chercher.            C’est au bout de trois jours qu’ils le trouvèrent dans le Temple, assis au milieu des docteurs de la Loi : il les écoutait et leur posait des questions,   et tous ceux qui l’entendaient s’extasiaient sur son intelligence et sur ses réponses.   En le voyant, ses parents furent frappés d’étonnement, et sa mère lui dit : « Mon enfant, pourquoi nous as-tu fait cela ? Vois comme ton père et moi, nous avons souffert en te cherchant ! »   Il leur dit : « Comment se fait-il que vous m’ayez cherché ? Ne saviez-vous pas qu’il me faut être chez mon Père ? »   Mais ils ne comprirent pas ce qu’il leur disait.            Il descendit avec eux pour se rendre à Nazareth, et il leur était soumis. Sa mère gardait dans son cœur tous ces événements.            – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>