--- v0 (2025-11-02)
+++ v1 (2026-10-29)
@@ -8,118 +8,118 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>mardi  4 novembre 2025
+        <w:t>mardi 4 novembre 2025
 mardi, 31ème Semaine du Temps Ordinaire
 S. Charles Borromée, évêque
 Mémoire</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Rm 12, 5-16b)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frères, nous qui sommes plusieurs, nous sommes un seul corps dans le Christ, et membres les uns des autres, chacun pour sa part. Et selon la grâce que Dieu nous a accordée, nous avons reçu des dons qui sont différents. Si c’est le don de prophétie, que ce soit à proportion du message confié ; si c’est le don de servir, que l’on serve ; si l’on est fait pour enseigner, que l’on enseigne ; pour réconforter, que l’on réconforte. Celui qui donne, qu’il soit généreux ; celui qui dirige, qu’il soit empressé ; celui qui pratique la miséricorde, qu’il ait le sourire. Que votre amour soit sans hypocrisie. Fuyez le mal avec horreur, attachez-vous au bien. Soyez unis les uns aux autres par l’affection fraternelle, rivalisez de respect les uns pour les autres. Ne ralentissez pas votre élan, restez dans la ferveur de l’Esprit, servez le Seigneur, ayez la joie de l’espérance, tenez bon dans l’épreuve, soyez assidus à la prière. Partagez avec les fidèles qui sont dans le besoin, pratiquez l’hospitalité avec empressement. Bénissez ceux qui vous persécutent ; souhaitez-leur du bien, et non pas du mal. Soyez joyeux avec ceux qui sont dans la joie, pleurez avec ceux qui pleurent. Soyez bien d’accord les uns avec les autres ; n’ayez pas le goût des grandeurs, mais laissez-vous attirer par ce qui est humble. – Parole du Seigneur.
+        <w:t xml:space="preserve">Frères,     nous qui sommes plusieurs, nous sommes un seul corps dans le Christ, et membres les uns des autres, chacun pour sa part.     Et selon la grâce que Dieu nous a accordée, nous avons reçu des dons qui sont différents. Si c’est le don de prophétie, que ce soit à proportion du message confié ;     si c’est le don de servir, que l’on serve ; si l’on est fait pour enseigner, que l’on enseigne ;     pour réconforter, que l’on réconforte. Celui qui donne, qu’il soit généreux ; celui qui dirige, qu’il soit empressé ; celui qui pratique la miséricorde, qu’il ait le sourire.     Que votre amour soit sans hypocrisie. Fuyez le mal avec horreur, attachez-vous au bien.     Soyez unis les uns aux autres par l’affection fraternelle, rivalisez de respect les uns pour les autres.     Ne ralentissez pas votre élan, restez dans la ferveur de l’Esprit, servez le Seigneur,     ayez la joie de l’espérance, tenez bon dans l’épreuve, soyez assidus à la prière.     Partagez avec les fidèles qui sont dans le besoin, pratiquez l’hospitalité avec empressement.     Bénissez ceux qui vous persécutent ; souhaitez-leur du bien, et non pas du mal.     Soyez joyeux avec ceux qui sont dans la joie, pleurez avec ceux qui pleurent.     Soyez bien d’accord les uns avec les autres ; n’ayez pas le goût des grandeurs, mais laissez-vous attirer par ce qui est humble.              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 130 (131), 1, 2, 3)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seigneur, je n’ai pas le cœur fier ni le regard ambitieux ; je ne poursuis ni grands desseins, ni merveilles qui me dépassent. Non, mais je tiens mon âme égale et silencieuse ; mon âme est en moi comme un enfant, comme un petit enfant contre sa mère. Attends le Seigneur, Israël, maintenant et à jamais.
+        <w:t xml:space="preserve">Seigneur, je n’ai pas le cœur fier ni le regard ambitieux ; je ne poursuis ni grands desseins, ni merveilles qui me dépassent.  Non, mais je tiens mon âme égale et silencieuse ; mon âme est en moi comme un enfant, comme un petit enfant contre sa mère.  Attends le Seigneur, Israël, maintenant et à jamais.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Lc 14, 15-24)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, au cours du repas chez un chef des pharisiens, en entendant parler Jésus, un des convives lui dit : « Heureux celui qui participera au repas dans le royaume de Dieu ! » Jésus lui dit : « Un homme donnait un grand dîner, et il avait invité beaucoup de monde. À l’heure du dîner, il envoya son serviteur dire aux invités : “Venez, tout est prêt.” Mais ils se mirent tous, unanimement, à s’excuser. Le premier lui dit : “J’ai acheté un champ, et je suis obligé d’aller le voir ; je t’en prie, excuse-moi.” Un autre dit : “J’ai acheté cinq paires de bœufs, et je pars les essayer ; je t’en prie, excuse-moi.” Un troisième dit : “Je viens de me marier, et c’est pourquoi je ne peux pas venir.” De retour, le serviteur rapporta ces paroles à son maître. Alors, pris de colère, le maître de maison dit à son serviteur : “Dépêche-toi d’aller sur les places et dans les rues de la ville ; les pauvres, les estropiés, les aveugles et les boiteux, amène-les ici.” Le serviteur revint lui dire : “Maître, ce que tu as ordonné est exécuté, et il reste encore de la place.” Le maître dit alors au serviteur : “Va sur les routes et dans les sentiers, et fais entrer les gens de force, afin que ma maison soit remplie. Car, je vous le dis, aucun de ces hommes qui avaient été invités ne goûtera de mon dîner.” » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là, au cours du repas chez un chef des pharisiens,     en entendant parler Jésus, un des convives lui dit : « Heureux celui qui participera au repas dans le royaume de Dieu ! »     Jésus lui dit : « Un homme donnait un grand dîner, et il avait invité beaucoup de monde.     À l’heure du dîner, il envoya son serviteur dire aux invités : “Venez, tout est prêt.”     Mais ils se mirent tous, unanimement, à s’excuser. Le premier lui dit : “J’ai acheté un champ, et je suis obligé d’aller le voir ; je t’en prie, excuse-moi.”     Un autre dit : “J’ai acheté cinq paires de bœufs, et je pars les essayer ; je t’en prie, excuse-moi.”     Un troisième dit : “Je viens de me marier, et c’est pourquoi je ne peux pas venir.”     De retour, le serviteur rapporta ces paroles à son maître. Alors, pris de colère, le maître de maison dit à son serviteur : “Dépêche-toi d’aller sur les places et dans les rues de la ville ; les pauvres, les estropiés, les aveugles et les boiteux, amène-les ici.”     Le serviteur revint lui dire : “Maître, ce que tu as ordonné est exécuté, et il reste encore de la place.”     Le maître dit alors au serviteur : “Va sur les routes et dans les sentiers, et fais entrer les gens de force, afin que ma maison soit remplie.     Car, je vous le dis, aucun de ces hommes qui avaient été invités ne goûtera de mon dîner.” »              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>