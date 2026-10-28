--- v0 (2025-11-01)
+++ v1 (2026-10-28)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (1 Th 4, 9-11)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frères, pour ce qui est de l’amour fraternel, vous n’avez pas besoin que je vous en parle dans ma lettre, car vous avez appris vous-mêmes de Dieu à vous aimer les uns les autres, et c’est ce que vous faites envers tous les frères de la province de Macédoine. Frères, nous vous encourageons à progresser encore : ayez à cœur de vivre calmement, de vous occuper chacun de vos propres affaires et de travailler de vos mains comme nous vous l’avons ordonné. – Parole du Seigneur.
+        <w:t xml:space="preserve">Frères,     pour ce qui est de l’amour fraternel, vous n’avez pas besoin que je vous en parle dans ma lettre, car vous avez appris vous-mêmes de Dieu à vous aimer les uns les autres,     et c’est ce que vous faites envers tous les frères de la province de Macédoine. Frères, nous vous encourageons à progresser encore :     ayez à cœur de vivre calmement, de vous occuper chacun de vos propres affaires et de travailler de vos mains comme nous vous l’avons ordonné.              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 97 (98), 1, 7-8, 9)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Chantez au Seigneur un chant nouveau, car il a fait des merveilles ; par son bras très saint, par sa main puissante, il s’est assuré la victoire. Que résonnent la mer et sa richesse, le monde et tous ses habitants ; que les fleuves battent des mains, que les montagnes chantent leur joie. Acclamez le Seigneur, car il vient pour gouverner la terre, pour gouverner le monde avec justice et les peuples avec droiture !
+        <w:t xml:space="preserve">Chantez au Seigneur un chant nouveau, car il a fait des merveilles ; par son bras très saint, par sa main puissante, il s’est assuré la victoire.  Que résonnent la mer et sa richesse, le monde et tous ses habitants ; que les fleuves battent des mains, que les montagnes chantent leur joie.  Acclamez le Seigneur, car il vient pour gouverner la terre, pour gouverner le monde avec justice et les peuples avec droiture !
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mc 6, 17, 29)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Hérode avait donné l’ordre d’arrêter Jean le Baptiste et de l’enchaîner dans la prison, à cause d’Hérodiade, la femme de son frère Philippe, que lui-même avait prise pour épouse. En effet, Jean lui disait : « Tu n’as pas le droit de prendre la femme de ton frère. » Hérodiade en voulait donc à Jean, et elle cherchait à le faire mourir. Mais elle n’y arrivait pas parce que Hérode avait peur de Jean : il savait que c’était un homme juste et saint, et il le protégeait ; quand il l’avait entendu, il était très embarrassé ; cependant il l’écoutait avec plaisir. Or, une occasion favorable se présenta quand, le jour de son anniversaire, Hérode fit un dîner pour ses dignitaires, pour les chefs de l’armée et pour les notables de la Galilée. La fille d’Hérodiade fit son entrée et dansa. Elle plut à Hérode et à ses convives. Le roi dit à la jeune fille : « Demande-moi ce que tu veux, et je te le donnerai. » Et il lui fit ce serment : « Tout ce que tu me demanderas, je te le donnerai, même si c’est la moitié de mon royaume. » Elle sortit alors pour dire à sa mère : « Qu’est-ce que je vais demander ? » Hérodiade répondit : « La tête de Jean, celui qui baptise. » Aussitôt la jeune fille s’empressa de retourner auprès du roi, et lui fit cette demande : « Je veux que, tout de suite, tu me donnes sur un plat la tête de Jean le Baptiste. » Le roi fut vivement contrarié; mais à cause du serment et des convives, il ne voulut pas lui opposer un refus. Aussitôt il envoya un garde avec l’ordre d’apporter la tête de Jean. Le garde s’en alla décapiter Jean dans la prison. Il apporta la tête sur un plat, la donna à la jeune fille, et la jeune fille la donna à sa mère. Ayant appris cela, les disciples de Jean vinrent prendre son corps et le déposèrent dans un tombeau. – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">          En ce temps-là,   Hérode avait donné l’ordre d’arrêter Jean le Baptiste et de l’enchaîner dans la prison, à cause d’Hérodiade, la femme de son frère Philippe, que lui-même avait prise pour épouse.   En effet, Jean lui disait : « Tu n’as pas le droit de prendre la femme de ton frère. »   Hérodiade en voulait donc à Jean, et elle cherchait à le faire mourir. Mais elle n’y arrivait pas   parce que Hérode avait peur de Jean : il savait que c’était un homme juste et saint, et il le protégeait ; quand il l’avait entendu, il était très embarrassé ; cependant il l’écoutait avec plaisir.            Or, une occasion favorable se présenta quand, le jour de son anniversaire, Hérode fit un dîner pour ses dignitaires, pour les chefs de l’armée et pour les notables de la Galilée.   La fille d’Hérodiade fit son entrée et dansa. Elle plut à Hérode et à ses convives. Le roi dit à la jeune fille : « Demande-moi ce que tu veux, et je te le donnerai. »   Et il lui fit ce serment : « Tout ce que tu me demanderas, je te le donnerai, même si c’est la moitié de mon royaume. »   Elle sortit alors pour dire à sa mère : « Qu’est-ce que je vais demander ? » Hérodiade répondit : « La tête de Jean, celui qui baptise. »   Aussitôt la jeune fille s’empressa de retourner auprès du roi, et lui fit cette demande : « Je veux que, tout de suite, tu me donnes sur un plat la tête de Jean le Baptiste. »   Le roi fut vivement contrarié; mais à cause du serment et des convives, il ne voulut pas lui opposer un refus.   Aussitôt il envoya un garde avec l’ordre d’apporter la tête de Jean. Le garde s’en alla décapiter Jean dans la prison.   Il apporta la tête sur un plat, la donna à la jeune fille, et la jeune fille la donna à sa mère.            Ayant appris cela, les disciples de Jean vinrent prendre son corps et le déposèrent dans un tombeau.            – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>