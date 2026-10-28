--- v0 (2025-11-01)
+++ v1 (2026-10-28)
@@ -8,118 +8,118 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>samedi  9 août 2025
+        <w:t>samedi 9 août 2025
 S. Roman, martyr
 Fête
 </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (1 P 3, 14-17)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bien-aimés, s’il vous arrivait de souffrir pour la justice, heureux seriez-vous ! Comme dit l’Écriture : N’ayez aucune crainte de ces gens-là, ne vous laissez pas troubler. Honorez dans vos cœurs la sainteté du Seigneur, le Christ. Soyez prêts à tout moment à présenter une défense devant quiconque vous demande de rendre raison de l’espérance qui est en vous ; mais faites-le avec douceur et respect. Ayez une conscience droite, afin que vos adversaires soient pris de honte sur le point même où ils disent du mal de vous pour la bonne conduite que vous avez dans le Christ. Car mieux vaudrait souffrir en faisant le bien, si c’était la volonté de Dieu, plutôt qu’en faisant le mal. – Parole du Seigneur.
+        <w:t xml:space="preserve">Bien-aimés, s’il vous arrivait de souffrir pour la justice,             heureux seriez-vous ! Comme dit l’Écriture :                           N’ayez aucune crainte de ces gens-là,                         ne vous laissez pas troubler. Honorez dans vos cœurs             la sainteté du Seigneur, le Christ. Soyez prêts à tout moment à présenter une défense             devant quiconque vous demande de rendre raison             de l’espérance qui est en vous ;             mais faites-le avec douceur et respect. Ayez une conscience droite, afin que vos adversaires soient pris de honte             sur le point même où ils disent du mal de vous             pour la bonne conduite que vous avez dans le Christ. Car mieux vaudrait souffrir en faisant le bien,             si c’était la volonté de Dieu,             plutôt qu’en faisant le mal.         – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (33, 2-3, 4-5, 6-7, 8-9)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Je bénirai le Seigneur en tout temps, sa louange sans cesse à mes lèvres. Je me glorifierai dans le Seigneur : que les pauvres m'entendent et soient en fête ! Magnifiez avec moi le Seigneur, exaltons tous ensemble son nom. Je cherche le Seigneur, il me répond : de toutes mes frayeurs, il me délivre. Qui regarde vers lui resplendira, sans ombre ni trouble au visage. Un pauvre crie ; le Seigneur entend : il le sauve de toutes ses angoisses. L'ange du Seigneur campe à l'entour pour libérer ceux qui le craignent. Goûtez et voyez : le Seigneur est bon ! Heureux qui trouve en lui son refuge !
+        <w:t xml:space="preserve">Je bénirai le Seigneur en tout temps, sa louange sans cesse à mes lèvres. Je me glorifierai dans le Seigneur : que les pauvres m'entendent et soient en fête !  Magnifiez avec moi le Seigneur, exaltons tous ensemble son nom. Je cherche le Seigneur, il me répond : de toutes mes frayeurs, il me délivre.  Qui regarde vers lui resplendira, sans ombre ni trouble au visage. Un pauvre crie ; le Seigneur entend : il le sauve de toutes ses angoisses.  L'ange du Seigneur campe à l'entour pour libérer ceux qui le craignent. Goûtez et voyez : le Seigneur est bon ! Heureux qui trouve en lui son refuge !
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mt 10, 28-33)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus disait à ses Apôtres : « Ne craignez pas ceux qui tuent le corps sans pouvoir tuer l’âme ; craignez plutôt celui qui peut faire périr dans la géhenne l’âme aussi bien que le corps. Deux moineaux ne sont-ils pas vendus pour un sou ? Or, pas un seul ne tombe à terre sans que votre Père le veuille. Quant à vous, même les cheveux de votre tête sont tous comptés. Soyez donc sans crainte : vous valez bien plus qu’une multitude de moineaux. Quiconque se déclarera pour moi devant les hommes, moi aussi je me déclarerai pour lui devant mon Père qui est aux cieux. Mais celui qui me reniera devant les hommes, moi aussi je le renierai devant mon Père qui est aux cieux. – Acclamons la Parole de Dieu
+        <w:t xml:space="preserve">En ce temps-là, Jésus disait à ses Apôtres :             « Ne craignez pas ceux qui tuent le corps             sans pouvoir tuer l’âme ; craignez plutôt celui qui peut faire périr dans la géhenne             l’âme aussi bien que le corps. Deux moineaux ne sont-ils pas vendus pour un sou ?             Or, pas un seul ne tombe à terre             sans que votre Père le veuille. Quant à vous, même les cheveux de votre tête sont tous comptés. Soyez donc sans crainte :             vous valez bien plus qu’une multitude de moineaux. Quiconque se déclarera pour moi devant les hommes,             moi aussi je me déclarerai pour lui             devant mon Père qui est aux cieux. Mais celui qui me reniera devant les hommes,             moi aussi je le renierai             devant mon Père qui est aux cieux.    – Acclamons la Parole de Dieu
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>