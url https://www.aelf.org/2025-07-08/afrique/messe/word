--- v0 (2025-11-04)
+++ v1 (2026-10-26)
@@ -8,118 +8,118 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>mardi  8 juillet 2025
+        <w:t>mardi 8 juillet 2025
 mardi, 14ème Semaine du Temps Ordinaire
 de la férie
 </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Gn 32, 23-32)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Cette nuit-là, Jacob se leva, il prit ses deux femmes, ses deux servantes, ses onze enfants, et passa le gué du Yabboq. Il leur fit passer le torrent et fit aussi passer ce qui lui appartenait. Jacob resta seul. Or, quelqu’un lutta avec lui jusqu’au lever de l’aurore. L’homme, voyant qu’il ne pouvait rien contre lui, le frappa au creux de la hanche, et la hanche de Jacob se démit pendant ce combat. L’homme dit : « Lâche-moi, car l’aurore s’est levée. » Jacob répondit : « Je ne te lâcherai que si tu me bénis. » L’homme demanda : « Quel est ton nom ? » Il répondit : « Jacob. » Il reprit : « Ton nom ne sera plus Jacob, mais Israël (c’est-à-dire : Dieu lutte), parce que tu as lutté avec Dieu et avec des hommes, et tu l’as emporté. » Jacob demanda : « Fais-moi connaître ton nom, je t’en prie. » Mais il répondit : « Pourquoi me demandes-tu mon nom ? » Et là il le bénit. Jacob appela ce lieu Penouël (c’est-à-dire : Face de Dieu), car, disait-il, « j’ai vu Dieu face à face, et j’ai eu la vie sauve. » Au lever du soleil, il passa le torrent à Penouël. Il resta boiteux de la hanche. – Parole du Seigneur.
+        <w:t xml:space="preserve">Cette nuit-là, Jacob se leva, il prit ses deux femmes, ses deux servantes, ses onze enfants, et passa le gué du Yabboq.     Il leur fit passer le torrent et fit aussi passer ce qui lui appartenait.     Jacob resta seul. Or, quelqu’un lutta avec lui jusqu’au lever de l’aurore.     L’homme, voyant qu’il ne pouvait rien contre lui, le frappa au creux de la hanche, et la hanche de Jacob se démit pendant ce combat.     L’homme dit : « Lâche-moi, car l’aurore s’est levée. » Jacob répondit : « Je ne te lâcherai que si tu me bénis. »     L’homme demanda : « Quel est ton nom ? » Il répondit : « Jacob. »     Il reprit : « Ton nom ne sera plus Jacob, mais Israël (c’est-à-dire : Dieu lutte), parce que tu as lutté avec Dieu et avec des hommes, et tu l’as emporté. »     Jacob demanda : « Fais-moi connaître ton nom, je t’en prie. » Mais il répondit : « Pourquoi me demandes-tu mon nom ? » Et là il le bénit.     Jacob appela ce lieu Penouël (c’est-à-dire : Face de Dieu), car, disait-il, « j’ai vu Dieu face à face, et j’ai eu la vie sauve. »     Au lever du soleil, il passa le torrent à Penouël. Il resta boiteux de la hanche.              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 16 (17), 1, 2-3ab, 6-7, 8.15)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seigneur, écoute la justice ! Entends ma plainte, accueille ma prière, mes lèvres ne mentent pas. De ta face, me viendra la sentence : tes yeux verront où est le droit. Tu sondes mon cœur, tu me visites la nuit, tu m’éprouves, sans rien trouver. Je t’appelle, toi, le Dieu qui répond : écoute-moi, entends ce que je dis. Montre les merveilles de ta grâce, toi qui libères de l’agresseur ceux qui se réfugient sous ta droite. Garde-moi comme la prunelle de l’œil ; à l’ombre de tes ailes, cache-moi. Et moi, par ta justice, je verrai ta face : au réveil, je me rassasierai de ton visage.
+        <w:t xml:space="preserve">Seigneur, écoute la justice ! Entends ma plainte, accueille ma prière, mes lèvres ne mentent pas.  De ta face, me viendra la sentence : tes yeux verront où est le droit. Tu sondes mon cœur, tu me visites la nuit, tu m’éprouves, sans rien trouver.  Je t’appelle, toi, le Dieu qui répond : écoute-moi, entends ce que je dis. Montre les merveilles de ta grâce, toi qui libères de l’agresseur     ceux qui se réfugient sous ta droite.  Garde-moi comme la prunelle de l’œil ; à l’ombre de tes ailes, cache-moi. Et moi, par ta justice, je verrai ta face : au réveil, je me rassasierai de ton visage.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mt 9, 32-38)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, voici qu’on présenta à Jésus un possédé qui était sourd-muet. Lorsque le démon eut été expulsé, le sourd-muet se mit à parler. Les foules furent dans l’admiration, et elles disaient : « Jamais rien de pareil ne s’est vu en Israël ! » Mais les pharisiens disaient : « C’est par le chef des démons qu’il expulse les démons. » Jésus parcourait toutes les villes et tous les villages, enseignant dans leurs synagogues, proclamant l’Évangile du Royaume et guérissant toute maladie et toute infirmité. Voyant les foules, Jésus fut saisi de compassion envers elles parce qu’elles étaient désemparées et abattues comme des brebis sans berger. Il dit alors à ses disciples : « La moisson est abondante, mais les ouvriers sont peu nombreux. Priez donc le maître de la moisson d’envoyer des ouvriers pour sa moisson. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là,     voici qu’on présenta à Jésus un possédé qui était sourd-muet.     Lorsque le démon eut été expulsé, le sourd-muet se mit à parler. Les foules furent dans l’admiration, et elles disaient : « Jamais rien de pareil ne s’est vu en Israël ! »     Mais les pharisiens disaient : « C’est par le chef des démons qu’il expulse les démons. »      Jésus parcourait toutes les villes et tous les villages, enseignant dans leurs synagogues, proclamant l’Évangile du Royaume et guérissant toute maladie et toute infirmité.     Voyant les foules, Jésus fut saisi de compassion envers elles parce qu’elles étaient désemparées et abattues comme des brebis sans berger.     Il dit alors à ses disciples : « La moisson est abondante, mais les ouvriers sont peu nombreux.     Priez donc le maître de la moisson d’envoyer des ouvriers pour sa moisson. »              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>