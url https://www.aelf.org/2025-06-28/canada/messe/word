--- v0 (2025-11-04)
+++ v1 (2026-10-26)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Gn 18, 1-15)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ces jours-là, aux chênes de Mambré, le Seigneur apparut à Abraham, qui était assis à l’entrée de la tente. C’était l’heure la plus chaude du jour. Abraham leva les yeux, et il vit trois hommes qui se tenaient debout près de lui. Dès qu’il les vit, il courut à leur rencontre depuis l’entrée de la tente et se prosterna jusqu’à terre. Il dit : « Mon seigneur, si j’ai pu trouver grâce à tes yeux, ne passe pas sans t’arrêter près de ton serviteur. Permettez que l’on vous apporte un peu d’eau, vous vous laverez les pieds, et vous vous étendrez sous cet arbre. Je vais chercher de quoi manger, et vous reprendrez des forces avant d’aller plus loin, puisque vous êtes passés près de votre serviteur ! » Ils répondirent : « Fais comme tu l’as dit. » Abraham se hâta d’aller trouver Sara dans sa tente, et il dit : « Prends vite trois grandes mesures de fleur de farine, pétris la pâte et fais des galettes. » Puis Abraham courut au troupeau, il prit un veau gras et tendre, et le donna à un serviteur, qui se hâta de le préparer. Il prit du fromage blanc, du lait, le veau que l’on avait apprêté, et les déposa devant eux ; il se tenait debout près d’eux, sous l’arbre, pendant qu’ils mangeaient. Ils lui demandèrent : « Où est Sara, ta femme ? » Il répondit : « Elle est à l’intérieur de la tente. » Le voyageur reprit : « Je reviendrai chez toi au temps fixé pour la naissance, et à ce moment-là, Sara, ta femme, aura un fils. » Or, Sara écoutait par-derrière, à l’entrée de la tente. – Abraham et Sara étaient très avancés en âge, et Sara avait cessé d’avoir ce qui arrive aux femmes. Elle se mit à rire en elle-même ; elle se disait : « J’ai pourtant passé l’âge du plaisir, et mon seigneur est un vieillard ! » Le Seigneur Dieu dit à Abraham : « Pourquoi Sara a-t-elle ri, en disant : “Est-ce que vraiment j’aurais un enfant, vieille comme je suis ?” Y a- t-il une merveille que le Seigneur ne puisse accomplir ? Au moment où je reviendrai chez toi, au temps fixé pour la naissance, Sara aura un fils. » Sara mentit en disant : « Je n’ai pas ri », car elle avait peur. Mais le Seigneur répliqua : « Si, tu as ri. » – Parole du Seigneur.
+        <w:t xml:space="preserve">En ces jours-là, aux chênes de Mambré, le Seigneur apparut à Abraham, qui était assis à l’entrée de la tente. C’était l’heure la plus chaude du jour. Abraham leva les yeux, et il vit trois hommes qui se tenaient debout près de lui. Dès qu’il les vit, il courut à leur rencontre depuis l’entrée de la tente et se prosterna jusqu’à terre. Il dit : « Mon seigneur, si j’ai pu trouver grâce à tes yeux, ne passe pas sans t’arrêter près de ton serviteur. Permettez que l’on vous apporte un peu d’eau, vous vous laverez les pieds, et vous vous étendrez sous cet arbre. Je vais chercher de quoi manger, et vous reprendrez des forces avant d’aller plus loin, puisque vous êtes passés près de votre serviteur ! » Ils répondirent : « Fais comme tu l’as dit. » Abraham se hâta d’aller trouver Sara dans sa tente, et il dit : « Prends vite trois grandes mesures de fleur de farine, pétris la pâte et fais des galettes. » Puis Abraham courut au troupeau, il prit un veau gras et tendre, et le donna à un serviteur, qui se hâta de le préparer. Il prit du fromage blanc, du lait, le veau que l’on avait apprêté, et les déposa devant eux ; il se tenait debout près d’eux, sous l’arbre, pendant qu’ils mangeaient. Ils lui demandèrent : « Où est Sara, ta femme ? » Il répondit : « Elle est à l’intérieur de la tente. » Le voyageur reprit : « Je reviendrai chez toi au temps fixé pour la naissance, et à ce moment-là, Sara, ta femme, aura un fils. » Or, Sara écoutait par-derrière, à l’entrée de la tente. – Abraham et Sara étaient très avancés en âge, et Sara avait cessé d’avoir ce qui arrive aux femmes. Elle se mit à rire en elle-même ; elle se disait : « J’ai pourtant passé l’âge du plaisir, et mon seigneur est un vieillard ! » Le Seigneur Dieu dit à Abraham : « Pourquoi Sara a-t-elle ri, en disant : “Est-ce que vraiment j’aurais un enfant, vieille comme je suis ?” Y a- t-il une merveille que le Seigneur ne puisse accomplir ? Au moment où je reviendrai chez toi, au temps fixé pour la naissance, Sara aura un fils. » Sara mentit en disant : « Je n’ai pas ri », car elle avait peur. Mais le Seigneur répliqua : « Si, tu as ri. »  – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume ([CANTIQUE] Lc 1, 46b- 47, 48-49, 50.53, 54-55)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Mon âme exalte le Seigneur, exulte mon esprit en Dieu, mon Sauveur ! Il s’est penché sur son humble servante ; désormais tous les âges me diront bienheureuse. Le Puissant fit pour moi des merveilles ; Saint est son nom ! Sa miséricorde s’étend d’âge en âge sur ceux qui le craignent. Il comble de biens les affamés, renvoie les riches les mains vides. Il relève Israël son serviteur, il se souvient de son amour, de la promesse faite à nos pères, en faveur d’Abraham et sa descendance à jamais.
+        <w:t xml:space="preserve">Mon âme exalte le Seigneur, exulte mon esprit en Dieu, mon Sauveur !  Il s’est penché sur son humble servante ; désormais tous les âges me diront bienheureuse. Le Puissant fit pour moi des merveilles ; Saint est son nom !  Sa miséricorde s’étend d’âge en âge sur ceux qui le craignent. Il comble de biens les affamés, renvoie les riches les mains vides.  Il relève Israël son serviteur, il se souvient de son amour, de la promesse faite à nos pères, en faveur d’Abraham et sa descendance à jamais.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Lc 2, 41-51)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Chaque année, les parents de Jésus se rendaient à Jérusalem pour la fête de la Pâque. Quand il eut douze ans, ils montèrent en pèlerinage suivant la coutume. À la fin de la fête, comme ils s’en retournaient, le jeune Jésus resta à Jérusalem à l’insu de ses parents. Pensant qu’il était dans le convoi des pèlerins, ils firent une journée de chemin avant de le chercher parmi leurs parents et connaissances. Ne le trouvant pas, ils retournèrent à Jérusalem, en continuant à le chercher. C’est au bout de trois jours qu’ils le trouvèrent dans le Temple, assis au milieu des docteurs de la Loi : il les écoutait et leur posait des questions, et tous ceux qui l’entendaient s’extasiaient sur son intelligence et sur ses réponses. En le voyant, ses parents furent frappés d’étonnement, et sa mère lui dit : « Mon enfant, pourquoi nous as-tu fait cela ? Vois comme ton père et moi, nous avons souffert en te cherchant ! » Il leur dit : « Comment se fait-il que vous m’ayez cherché ? Ne saviez-vous pas qu’il me faut être chez mon Père ? » Mais ils ne comprirent pas ce qu’il leur disait. Il descendit avec eux pour se rendre à Nazareth, et il leur était soumis. Sa mère gardait dans son cœur tous ces événements. – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">          Chaque année, les parents de Jésus se rendaient à Jérusalem pour la fête de la Pâque.   Quand il eut douze ans, ils montèrent en pèlerinage suivant la coutume.   À la fin de la fête, comme ils s’en retournaient, le jeune Jésus resta à Jérusalem à l’insu de ses parents.   Pensant qu’il était dans le convoi des pèlerins, ils firent une journée de chemin avant de le chercher parmi leurs parents et connaissances.   Ne le trouvant pas, ils retournèrent à Jérusalem, en continuant à le chercher.            C’est au bout de trois jours qu’ils le trouvèrent dans le Temple, assis au milieu des docteurs de la Loi : il les écoutait et leur posait des questions,   et tous ceux qui l’entendaient s’extasiaient sur son intelligence et sur ses réponses.   En le voyant, ses parents furent frappés d’étonnement, et sa mère lui dit : « Mon enfant, pourquoi nous as-tu fait cela ? Vois comme ton père et moi, nous avons souffert en te cherchant ! »   Il leur dit : « Comment se fait-il que vous m’ayez cherché ? Ne saviez-vous pas qu’il me faut être chez mon Père ? »   Mais ils ne comprirent pas ce qu’il leur disait.            Il descendit avec eux pour se rendre à Nazareth, et il leur était soumis. Sa mère gardait dans son cœur tous ces événements.            – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>