--- v0 (2025-11-02)
+++ v1 (2026-11-02)
@@ -8,118 +8,118 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>mercredi  7 mai 2025
+        <w:t>mercredi 7 mai 2025
 mercredi, 3ème Semaine du Temps Pascal
 de la férie
 </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Ac 8, 1b- 8)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Le jour de la mort d’Étienne, éclata une violente persécution contre l’Église de Jérusalem. Tous se dispersèrent dans les campagnes de Judée et de Samarie, à l’exception des Apôtres. Des hommes religieux ensevelirent Étienne et célébrèrent pour lui un grand deuil. Quant à Saul, il ravageait l’Église, il pénétrait dans les maisons, pour en arracher hommes et femmes, et les jeter en prison. Ceux qui s’étaient dispersés annonçaient la Bonne Nouvelle de la Parole là où ils passaient. C’est ainsi que Philippe, l’un des Sept, arriva dans une ville de Samarie, et là il proclamait le Christ. Les foules, d’un même cœur, s’attachaient à ce que disait Philippe, car elles entendaient parler des signes qu’il accomplissait, ou même les voyaient. Beaucoup de possédés étaient délivrés des esprits impurs, qui sortaient en poussant de grands cris. Beaucoup de paralysés et de boiteux furent guéris. Et il y eut dans cette ville une grande joie. – Parole du Seigneur.
+        <w:t xml:space="preserve">Le jour de la mort d’Étienne, éclata une violente persécution contre l’Église de Jérusalem. Tous se dispersèrent dans les campagnes de Judée et de Samarie, à l’exception des Apôtres. Des hommes religieux ensevelirent Étienne et célébrèrent pour lui un grand deuil. Quant à Saul, il ravageait l’Église, il pénétrait dans les maisons, pour en arracher hommes et femmes, et les jeter en prison.  Ceux qui s’étaient dispersés annonçaient la Bonne Nouvelle de la Parole là où ils passaient. C’est ainsi que Philippe, l’un des Sept, arriva dans une ville de Samarie, et là il proclamait le Christ. Les foules, d’un même cœur, s’attachaient à ce que disait Philippe, car elles entendaient parler des signes qu’il accomplissait, ou même les voyaient. Beaucoup de possédés étaient délivrés des esprits impurs, qui sortaient en poussant de grands cris. Beaucoup de paralysés et de boiteux furent guéris. Et il y eut dans cette ville une grande joie.  – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (65 (66), 1-3a, 4-5, 6-7a)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Acclamez Dieu, toute la terre ; fêtez la gloire de son nom, glorifiez-le en célébrant sa louange. Dites à Dieu : « Que tes actions sont redoutables ! « Toute la terre se prosterne devant toi, elle chante pour toi, elle chante pour ton nom. » Venez et voyez les hauts faits de Dieu, ses exploits redoutables pour les fils des hommes. Il changea la mer en terre ferme : ils passèrent le fleuve à pied sec. De là, cette joie qu’il nous donne. Il règne à jamais par sa puissance.
+        <w:t xml:space="preserve">Acclamez Dieu, toute la terre ; fêtez la gloire de son nom, glorifiez-le en célébrant sa louange. Dites à Dieu : « Que tes actions sont redoutables !  « Toute la terre se prosterne devant toi, elle chante pour toi, elle chante pour ton nom. » Venez et voyez les hauts faits de Dieu, ses exploits redoutables pour les fils des hommes.  Il changea la mer en terre ferme : ils passèrent le fleuve à pied sec. De là, cette joie qu’il nous donne. Il règne à jamais par sa puissance.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Jn 6, 35-40)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus disait aux foules : « Moi, je suis le pain de la vie. Celui qui vient à moi n’aura jamais faim ; celui qui croit en moi n’aura jamais soif. Mais je vous l’ai déjà dit : vous avez vu, et pourtant vous ne croyez pas. Tous ceux que me donne le Père viendront jusqu’à moi ; et celui qui vient à moi, je ne vais pas le jeter dehors. Car je suis descendu du ciel pour faire non pas ma volonté, mais la volonté de Celui qui m’a envoyé. Or, telle est la volonté de Celui qui m’a envoyé : que je ne perde aucun de ceux qu’il m’a donnés, mais que je les ressuscite au dernier jour. Telle est la volonté de mon Père : que celui qui voit le Fils et croit en lui ait la vie éternelle ; et moi, je le ressusciterai au dernier jour. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là, Jésus disait aux foules : « Moi, je suis le pain de la vie. Celui qui vient à moi n’aura jamais faim ; celui qui croit en moi n’aura jamais soif. Mais je vous l’ai déjà dit : vous avez vu, et pourtant vous ne croyez pas. Tous ceux que me donne le Père viendront jusqu’à moi ; et celui qui vient à moi, je ne vais pas le jeter dehors. Car je suis descendu du ciel pour faire non pas ma volonté, mais la volonté de Celui qui m’a envoyé. Or, telle est la volonté de Celui qui m’a envoyé : que je ne perde aucun de ceux qu’il m’a donnés, mais que je les ressuscite au dernier jour. Telle est la volonté de mon Père : que celui qui voit le Fils et croit en lui ait la vie éternelle ; et moi, je le ressusciterai au dernier jour. »  – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>