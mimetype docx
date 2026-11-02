--- v0 (2025-11-02)
+++ v1 (2026-11-02)
@@ -8,118 +8,118 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>mardi  6 mai 2025
+        <w:t>mardi 6 mai 2025
 mardi 3ème Semaine du Temps Pascal
 Sts Jacques, diacre, Marien, Lecteur, et leurs compagnons, martyrs
 Mémoire facultative</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Ac 7, 51 – 8,1a)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ces jours-là, Étienne disait au peuple, aux anciens et aux scribes : « Vous qui avez la nuque raide, vous dont le cœur et les oreilles sont fermés à l’Alliance, depuis toujours vous résistez à l’Esprit Saint ; vous êtes bien comme vos pères ! Y a-t-il un prophète que vos pères n’aient pas persécuté ? Ils ont même tué ceux qui annonçaient d’avance la venue du Juste, celui-là que maintenant vous venez de livrer et d’assassiner. Vous qui aviez reçu la loi sur ordre des anges, vous ne l’avez pas observée. » Ceux qui écoutaient ce discours avaient le cœur exaspéré et grinçaient des dents contre Étienne. Mais lui, rempli de l’Esprit Saint, fixait le ciel du regard : il vit la gloire de Dieu, et Jésus debout à la droite de Dieu. Il déclara : « Voici que je contemple les cieux ouverts et le Fils de l’homme debout à la droite de Dieu. » Alors ils poussèrent de grands cris et se bouchèrent les oreilles. Tous ensemble, ils se précipitèrent sur lui, l’entraînèrent hors de la ville et se mirent à le lapider. Les témoins avaient déposé leurs vêtements aux pieds d’un jeune homme appelé Saul. Étienne, pendant qu’on le lapidait, priait ainsi : « Seigneur Jésus, reçois mon esprit. » Puis, se mettant à genoux, il s’écria d’une voix forte : « Seigneur, ne leur compte pas ce péché. » Et, après cette parole, il s’endormit dans la mort. Quant à Saul, il approuvait ce meurtre. – Parole du Seigneur.
+        <w:t xml:space="preserve">En ces jours-là, Étienne disait au peuple, aux anciens et aux scribes : « Vous qui avez la nuque raide, vous dont le cœur et les oreilles sont fermés à l’Alliance, depuis toujours vous résistez à l’Esprit Saint ; vous êtes bien comme vos pères ! Y a-t-il un prophète que vos pères n’aient pas persécuté ? Ils ont même tué ceux qui annonçaient d’avance la venue du Juste, celui-là que maintenant vous venez de livrer et d’assassiner. Vous qui aviez reçu la loi sur ordre des anges, vous ne l’avez pas observée. » Ceux qui écoutaient ce discours avaient le cœur exaspéré et grinçaient des dents contre Étienne. Mais lui, rempli de l’Esprit Saint, fixait le ciel du regard : il vit la gloire de Dieu, et Jésus debout à la droite de Dieu. Il déclara : « Voici que je contemple les cieux ouverts et le Fils de l’homme debout à la droite de Dieu. » Alors ils poussèrent de grands cris et se bouchèrent les oreilles. Tous ensemble, ils se précipitèrent sur lui, l’entraînèrent hors de la ville et se mirent à le lapider. Les témoins avaient déposé leurs vêtements aux pieds d’un jeune homme appelé Saul. Étienne, pendant qu’on le lapidait, priait ainsi : « Seigneur Jésus, reçois mon esprit. » Puis, se mettant à genoux, il s’écria d’une voix forte : « Seigneur, ne leur compte pas ce péché. » Et, après cette parole, il s’endormit dans la mort.  Quant à Saul, il approuvait ce meurtre.  – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (30 (31), 3bc.4, 6.7b.8a, 17.20cd)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sois le rocher qui m’abrite, la maison fortifiée qui me sauve. Ma forteresse et mon roc, c’est toi : pour l’honneur de ton nom, tu me guides et me conduis. En tes mains je remets mon esprit ; tu me rachètes, Seigneur, Dieu de vérité. Moi, je suis sûr du Seigneur. Ton amour me fait danser de joie. Sur ton serviteur, que s’illumine ta face ; sauve-moi par ton amour. Tu combles, à la face du monde, ceux qui ont en toi leur refuge.
+        <w:t xml:space="preserve">Sois le rocher qui m’abrite, la maison fortifiée qui me sauve. Ma forteresse et mon roc, c’est toi : pour l’honneur de ton nom, tu me guides et me conduis.  En tes mains je remets mon esprit ; tu me rachètes, Seigneur, Dieu de vérité. Moi, je suis sûr du Seigneur. Ton amour me fait danser de joie.  Sur ton serviteur, que s’illumine ta face ; sauve-moi par ton amour. Tu combles, à la face du monde, ceux qui ont en toi leur refuge.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Jn 6, 30-35)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, la foule dit à Jésus : « Quel signe vas-tu accomplir pour que nous puissions le voir, et te croire ? Quelle œuvre vas-tu faire ? Au désert, nos pères ont mangé la manne ; comme dit l’Écriture : Il leur a donné à manger le pain venu du ciel . » Jésus leur répondit : « Amen, amen, je vous le dis : ce n’est pas Moïse qui vous a donné le pain venu du ciel ; c’est mon Père qui vous donne le vrai pain venu du ciel. Car le pain de Dieu, c’est celui qui descend du ciel et qui donne la vie au monde. » Ils lui dirent alors : « Seigneur, donne-nous toujours de ce pain-là. » Jésus leur répondit : « Moi, je suis le pain de la vie. Celui qui vient à moi n’aura jamais faim ; celui qui croit en moi n’aura jamais soif. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là, la foule dit à Jésus : « Quel signe vas-tu accomplir pour que nous puissions le voir, et te croire ? Quelle œuvre vas-tu faire ? Au désert, nos pères ont mangé la manne ; comme dit l’Écriture :Il leur a donné à manger le pain venu du ciel. » Jésus leur répondit : « Amen, amen, je vous le dis : ce n’est pas Moïse qui vous a donné le pain venu du ciel ; c’est mon Père qui vous donne le vrai pain venu du ciel. Car le pain de Dieu, c’est celui qui descend du ciel et qui donne la vie au monde. » Ils lui dirent alors : « Seigneur, donne-nous toujours de ce pain-là. » Jésus leur répondit : « Moi, je suis le pain de la vie. Celui qui vient à moi n’aura jamais faim ; celui qui croit en moi n’aura jamais soif. »  – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>