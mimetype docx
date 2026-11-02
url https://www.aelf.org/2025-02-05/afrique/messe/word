--- v0 (2025-12-06)
+++ v1 (2026-11-02)
@@ -8,118 +8,118 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>mercredi  5 février 2025
+        <w:t>mercredi 5 février 2025
 mercredi, 4ème Semaine du Temps Ordinaire
 Ste Agathe, vierge et martyre
 Mémoire</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (He 12, 4-7.11-15)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frères, vous n’avez pas encore résisté jusqu’au sang dans votre lutte contre le péché, et vous avez oublié cette parole de réconfort, qui vous est adressée comme à des fils : Mon fils, ne néglige pas les leçons du Seigneur, ne te décourage pas quand il te fait des reproches. Quand le Seigneur aime quelqu’un, il lui donne de bonnes leçons ; il corrige tous ceux qu’il accueille comme ses fils. Ce que vous endurez est une leçon. Dieu se comporte envers vous comme envers des fils ; et quel est le fils auquel son père ne donne pas des leçons ? Quand on vient de recevoir une leçon, on n’éprouve pas de la joie mais plutôt de la tristesse. Mais plus tard, quand on s’est repris grâce à la leçon, celle-ci produit un fruit de paix et de justice. C’est pourquoi, redressez les mains inertes et les genoux qui fléchissent, et rendez droits pour vos pieds les sentiers tortueux. Ainsi, celui qui boite ne se fera pas d’entorse ; bien plus, il sera guéri. Recherchez activement la paix avec tous, et la sainteté sans laquelle personne ne verra le Seigneur. Soyez vigilants : que personne ne se dérobe à la grâce de Dieu, qu’il ne pousse chez vous aucune plante aux fruits amers, cela causerait du trouble, et beaucoup en seraient infectés. – Parole du Seigneur.
+        <w:t xml:space="preserve">Frères, vous n’avez pas encore résisté jusqu’au sang dans votre lutte contre le péché, et vous avez oublié cette parole de réconfort, qui vous est adressée comme à des fils :Mon fils, ne néglige pas les leçons du Seigneur, ne te décourage pas quand il te fait des reproches. Quand le Seigneur aime quelqu’un, il lui donne de bonnes leçons ; il corrige tous ceux qu’il accueille comme ses fils. Ce que vous endurez est une leçon. Dieu se comporte envers vous comme envers des fils ; et quel est le fils auquel son père ne donne pas des leçons ? Quand on vient de recevoir une leçon, on n’éprouve pas de la joie mais plutôt de la tristesse. Mais plus tard, quand on s’est repris grâce à la leçon, celle-ci produit un fruit de paix et de justice. C’est pourquoi, redressez les mains inertes et les genoux qui fléchissent, et rendez droits pour vos pieds les sentiers tortueux. Ainsi, celui qui boite ne se fera pas d’entorse ; bien plus, il sera guéri. Recherchez activement la paix avec tous, et la sainteté sans laquelle personne ne verra le Seigneur. Soyez vigilants : que personne ne se dérobe à la grâce de Dieu, qu’il ne pousse chez vous aucune plante aux fruits amers, cela causerait du trouble, et beaucoup en seraient infectés.  – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (102 (103), 1-2, 13-14, 17-18a)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bénis le Seigneur, ô mon âme, bénis son nom très saint, tout mon être ! Bénis le Seigneur, ô mon âme, n’oublie aucun de ses bienfaits ! Comme la tendresse du père pour ses fils, la tendresse du Seigneur pour qui le craint ! Il sait de quoi nous sommes pétris, il se souvient que nous sommes poussière. Mais l’amour du Seigneur, sur ceux qui le craignent, est de toujours à toujours, et sa justice pour les enfants de leurs enfants, pour ceux qui gardent son alliance.
+        <w:t xml:space="preserve">Bénis le Seigneur, ô mon âme, bénis son nom très saint, tout mon être ! Bénis le Seigneur, ô mon âme, n’oublie aucun de ses bienfaits !  Comme la tendresse du père pour ses fils, la tendresse du Seigneur pour qui le craint ! Il sait de quoi nous sommes pétris, il se souvient que nous sommes poussière.  Mais l’amour du Seigneur, sur ceux qui le craignent, est de toujours à toujours, et sa justice pour les enfants de leurs enfants, pour ceux qui gardent son alliance.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mc 6, 1-6)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus se rendit dans son lieu d’origine, et ses disciples le suivirent. Le jour du sabbat, il se mit à enseigner dans la synagogue. De nombreux auditeurs, frappés d’étonnement, disaient : « D’où cela lui vient-il ? Quelle est cette sagesse qui lui a été donnée, et ces grands miracles qui se réalisent par ses mains ? N’est-il pas le charpentier, le fils de Marie, et le frère de Jacques, de José, de Jude et de Simon ? Ses sœurs ne sont-elles pas ici chez nous ? » Et ils étaient profondément choqués à son sujet. Jésus leur disait : « Un prophète n’est méprisé que dans son pays, sa parenté et sa maison. » Et là il ne pouvait accomplir aucun miracle ; il guérit seulement quelques malades en leur imposant les mains. Et il s’étonna de leur manque de foi. Alors Jésus parcourait les villages d’alentour en enseignant. – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là,  Jésus se rendit dans son lieu d’origine, et ses disciples le suivirent. Le jour du sabbat, il se mit à enseigner dans la synagogue. De nombreux auditeurs, frappés d’étonnement, disaient : « D’où cela lui vient-il ? Quelle est cette sagesse qui lui a été donnée, et ces grands miracles qui se réalisent par ses mains ? N’est-il pas le charpentier, le fils de Marie, et le frère de Jacques, de José, de Jude et de Simon ? Ses sœurs ne sont-elles pas ici chez nous ? » Et ils étaient profondément choqués à son sujet. Jésus leur disait : « Un prophète n’est méprisé que dans son pays, sa parenté et sa maison. » Et là il ne pouvait accomplir aucun miracle ; il guérit seulement quelques malades en leur imposant les mains. Et il s’étonna de leur manque de foi. Alors Jésus parcourait les villages d’alentour en enseignant.  – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>