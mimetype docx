--- v0 (2025-12-07)
+++ v1 (2026-10-31)
@@ -8,118 +8,118 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>mardi  1 octobre 2024
+        <w:t>mardi 1 octobre 2024
 mardi, 26ème Semaine du Temps Ordinaire
 Ste Thérèse de l'Enfant Jésus, vierge
 Mémoire</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Jb 3, 1-3.11-17.20-23)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Job ouvrit la bouche et maudit le jour de sa naissance. Il prit la parole et dit : « Périssent le jour qui m’a vu naître et la nuit qui a déclaré : “Un homme vient d’être conçu !” Pourquoi ne suis-je pas mort dès le sein de ma mère, n’ai-je pas expiré au sortir de son ventre ? Pourquoi s’est-il trouvé deux genoux pour me recevoir, deux seins pour m’allaiter ? Maintenant je serais étendu, au calme, je dormirais d’un sommeil reposant, avec les rois et les conseillers de la terre qui se bâtissent des mausolées, ou avec les princes qui ont de l’or et remplissent d’argent leurs demeures. Ou bien, comme l’avorton que l’on dissimule, je n’aurais pas connu l’existence, comme les petits qui n’ont pas vu le jour. Là, au séjour des morts, prend fin l’agitation des méchants, là reposent ceux qui sont exténués. Pourquoi Dieu donne-t-il la lumière à un malheureux, la vie à ceux qui sont pleins d’amertume, qui aspirent à la mort sans qu’elle vienne, qui la recherchent plus avidement qu’un trésor ? Ils se réjouiraient, ils seraient dans l’allégresse, ils exulteraient s’ils trouvaient le tombeau. Pourquoi Dieu donne-t-il la vie à un homme dont la route est sans issue, et qu’il enferme de toutes parts ? » – Parole du Seigneur.
+        <w:t xml:space="preserve">    Job ouvrit la bouche et maudit le jour de sa naissance.     Il prit la parole et dit :     « Périssent le jour qui m’a vu naître et la nuit qui a déclaré : “Un homme vient d’être conçu !”     Pourquoi ne suis-je pas mort dès le sein de ma mère, n’ai-je pas expiré au sortir de son ventre ?     Pourquoi s’est-il trouvé deux genoux pour me recevoir, deux seins pour m’allaiter ?     Maintenant je serais étendu, au calme, je dormirais d’un sommeil reposant,     avec les rois et les conseillers de la terre qui se bâtissent des mausolées,     ou avec les princes qui ont de l’or et remplissent d’argent leurs demeures.     Ou bien, comme l’avorton que l’on dissimule, je n’aurais pas connu l’existence, comme les petits qui n’ont pas vu le jour.     Là, au séjour des morts, prend fin l’agitation des méchants, là reposent ceux qui sont exténués.     Pourquoi Dieu donne-t-il la lumière à un malheureux, la vie à ceux qui sont pleins d’amertume,     qui aspirent à la mort sans qu’elle vienne, qui la recherchent plus avidement qu’un trésor ?     Ils se réjouiraient, ils seraient dans l’allégresse, ils exulteraient s’ils trouvaient le tombeau.     Pourquoi Dieu donne-t-il la vie à un homme dont la route est sans issue, et qu’il enferme de toutes parts ? »              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 87 (88), 2-3, 4-5, 6, 7-8)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seigneur, mon Dieu et mon salut, dans cette nuit où je crie en ta présence, que ma prière parvienne jusqu’à toi, ouvre l’oreille à ma plainte. Car mon âme est rassasiée de malheur, ma vie est au bord de l’abîme ; on me voit déjà descendre à la fosse, je suis comme un homme fini. Ma place est parmi les morts, avec ceux que l’on a tués, enterrés, ceux dont tu n’as plus souvenir, qui sont exclus, et loin de ta main. Tu m’as mis au plus profond de la fosse, en des lieux engloutis, ténébreux ; le poids de ta colère m’écrase, tu déverses tes flots contre moi.
+        <w:t xml:space="preserve">Seigneur, mon Dieu et mon salut, dans cette nuit où je crie en ta présence, que ma prière parvienne jusqu’à toi, ouvre l’oreille à ma plainte.  Car mon âme est rassasiée de malheur, ma vie est au bord de l’abîme ; on me voit déjà descendre à la fosse, je suis comme un homme fini.  Ma place est parmi les morts, avec ceux que l’on a tués, enterrés, ceux dont tu n’as plus souvenir, qui sont exclus, et loin de ta main.  Tu m’as mis au plus profond de la fosse, en des lieux engloutis, ténébreux ; le poids de ta colère m’écrase, tu déverses tes flots contre moi.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Lc 9, 51-56)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Comme s’accomplissait le temps où il allait être enlevé au ciel, Jésus, le visage déterminé, prit la route de Jérusalem. Il envoya, en avant de lui, des messagers ; ceux-ci se mirent en route et entrèrent dans un village de Samaritains pour préparer sa venue. Mais on refusa de le recevoir, parce qu’il se dirigeait vers Jérusalem. Voyant cela, les disciples Jacques et Jean dirent : « Seigneur, veux-tu que nous ordonnions qu’un feu tombe du ciel et les détruise ? » Mais Jésus, se retournant, les réprimanda. Puis ils partirent pour un autre village. – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">Comme s’accomplissait le temps où il allait être enlevé au ciel, Jésus, le visage déterminé, prit la route de Jérusalem.     Il envoya, en avant de lui, des messagers ; ceux-ci se mirent en route et entrèrent dans un village de Samaritains pour préparer sa venue.     Mais on refusa de le recevoir, parce qu’il se dirigeait vers Jérusalem.     Voyant cela, les disciples Jacques et Jean dirent : « Seigneur, veux-tu que nous ordonnions qu’un feu tombe du ciel et les détruise ? »     Mais Jésus, se retournant, les réprimanda.     Puis ils partirent pour un autre village.              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>