--- v0 (2025-11-01)
+++ v1 (2026-11-03)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (1 Co 7, 25-31)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frères, au sujet du célibat, je n’ai pas un ordre du Seigneur, mais je donne mon avis, moi qui suis devenu digne de confiance grâce à la miséricorde du Seigneur. Je pense que le célibat est une chose bonne, étant donné les nécessités présentes ; oui, c’est une chose bonne de vivre ainsi. Tu es marié ? ne cherche pas à te séparer de ta femme. Tu n’as pas de femme ? ne cherche pas à te marier. Si cependant tu te maries, ce n’est pas un péché ; et si une jeune fille se marie, ce n’est pas un péché. Mais ceux qui font ce choix y trouveront les épreuves correspondantes, et c’est cela que moi, je voudrais vous éviter. Frères, je dois vous le dire : le temps est limité. Dès lors, que ceux qui ont une femme soient comme s’ils n’avaient pas de femme, ceux qui pleurent, comme s’ils ne pleuraient pas, ceux qui ont de la joie, comme s’ils n’en avaient pas, ceux qui font des achats, comme s’ils ne possédaient rien, ceux qui profitent de ce monde, comme s’ils n’en profitaient pas vraiment. Car il passe, ce monde tel que nous le voyons. – Parole du Seigneur.
+        <w:t xml:space="preserve">Frères,     au sujet du célibat, je n’ai pas un ordre du Seigneur, mais je donne mon avis, moi qui suis devenu digne de confiance grâce à la miséricorde du Seigneur.     Je pense que le célibat est une chose bonne, étant donné les nécessités présentes ; oui, c’est une chose bonne de vivre ainsi.     Tu es marié ? ne cherche pas à te séparer de ta femme. Tu n’as pas de femme ? ne cherche pas à te marier.     Si cependant tu te maries, ce n’est pas un péché ; et si une jeune fille se marie, ce n’est pas un péché. Mais ceux qui font ce choix y trouveront les épreuves correspondantes, et c’est cela que moi, je voudrais vous éviter.      Frères, je dois vous le dire : le temps est limité. Dès lors, que ceux qui ont une femme soient comme s’ils n’avaient pas de femme,     ceux qui pleurent, comme s’ils ne pleuraient pas, ceux qui ont de la joie, comme s’ils n’en avaient pas, ceux qui font des achats, comme s’ils ne possédaient rien,     ceux qui profitent de ce monde, comme s’ils n’en profitaient pas vraiment. Car il passe, ce monde tel que nous le voyons.              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 44 (45), 11a.12, 14-15a, 15b-16, 17a.18)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Écoute, ma fille, regarde et tends l’oreille : le roi sera séduit par ta beauté. Il est ton Seigneur : prosterne-toi devant lui. Fille de roi, elle est là, dans sa gloire, vêtue d’étoffes d’or ; on la conduit, toute parée, vers le roi. Des jeunes filles, ses compagnes, lui font cortège ; on les conduit parmi les chants de fête : elles entrent au palais du roi. À la place de tes pères se lèveront tes fils ; Je ferai vivre ton nom pour les âges des âges : que les peuples te rendent grâce, toujours, à jamais !
+        <w:t xml:space="preserve">Écoute, ma fille, regarde et tends l’oreille : le roi sera séduit par ta beauté. Il est ton Seigneur : prosterne-toi devant lui.  Fille de roi, elle est là, dans sa gloire, vêtue d’étoffes d’or ; on la conduit, toute parée, vers le roi.  Des jeunes filles, ses compagnes, lui font cortège ; on les conduit parmi les chants de fête : elles entrent au palais du roi.  À la place de tes pères se lèveront tes fils ; Je ferai vivre ton nom pour les âges des âges : que les peuples te rendent grâce, toujours, à jamais !
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Lc 6, 20-26)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus, levant les yeux sur ses disciples, déclara : « Heureux, vous les pauvres, car le royaume de Dieu est à vous. Heureux, vous qui avez faim maintenant, car vous serez rassasiés. Heureux, vous qui pleurez maintenant, car vous rirez. Heureux êtes-vous quand les hommes vous haïssent et vous excluent, quand ils insultent et rejettent votre nom comme méprisable, à cause du Fils de l’homme. Ce jour-là, réjouissez-vous, tressaillez de joie, car alors votre récompense est grande dans le ciel ; c’est ainsi, en effet, que leurs pères traitaient les prophètes. Mais quel malheur pour vous, les riches, car vous avez votre consolation ! Quel malheur pour vous qui êtes repus maintenant, car vous aurez faim ! Quel malheur pour vous qui riez maintenant, car vous serez dans le deuil et vous pleurerez ! Quel malheur pour vous lorsque tous les hommes disent du bien de vous ! C’est ainsi, en effet, que leurs pères traitaient les faux prophètes. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là,     Jésus, levant les yeux sur ses disciples, déclara : « Heureux, vous les pauvres, car le royaume de Dieu est à vous.     Heureux, vous qui avez faim maintenant, car vous serez rassasiés. Heureux, vous qui pleurez maintenant, car vous rirez.     Heureux êtes-vous quand les hommes vous haïssent et vous excluent, quand ils insultent et rejettent votre nom comme méprisable, à cause du Fils de l’homme.     Ce jour-là, réjouissez-vous, tressaillez de joie, car alors votre récompense est grande dans le ciel ; c’est ainsi, en effet, que leurs pères traitaient les prophètes.      Mais quel malheur pour vous, les riches, car vous avez votre consolation !     Quel malheur pour vous qui êtes repus maintenant, car vous aurez faim ! Quel malheur pour vous qui riez maintenant, car vous serez dans le deuil et vous pleurerez !     Quel malheur pour vous lorsque tous les hommes disent du bien de vous ! C’est ainsi, en effet, que leurs pères traitaient les faux prophètes. »              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>