--- v0 (2025-11-01)
+++ v1 (2026-10-30)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (1 Co 1, 1-9)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Paul, appelé par la volonté de Dieu pour être apôtre du Christ Jésus, et Sosthène notre frère, à l’Église de Dieu qui est à Corinthe, à ceux qui ont été sanctifiés dans le Christ Jésus et sont appelés à être saints avec tous ceux qui, en tout lieu, invoquent le nom de notre Seigneur Jésus Christ, leur Seigneur et le nôtre. À vous, la grâce et la paix, de la part de Dieu notre Père et du Seigneur Jésus Christ. Je ne cesse de rendre grâce à Dieu à votre sujet, pour la grâce qu’il vous a donnée dans le Christ Jésus ; en lui vous avez reçu toutes les richesses, toutes celles de la parole et de la connaissance de Dieu. Car le témoignage rendu au Christ s’est établi fermement parmi vous. Ainsi, aucun don de grâce ne vous manque, à vous qui attendez de voir se révéler notre Seigneur Jésus Christ. C’est lui qui vous fera tenir fermement jusqu’au bout, et vous serez sans reproche au jour de notre Seigneur Jésus Christ. Car Dieu est fidèle, lui qui vous a appelés à vivre en communion avec son Fils, Jésus Christ notre Seigneur. – Parole du Seigneur.
+        <w:t xml:space="preserve">    Paul, appelé par la volonté de Dieu pour être apôtre du Christ Jésus, et Sosthène notre frère,     à l’Église de Dieu qui est à Corinthe, à ceux qui ont été sanctifiés dans le Christ Jésus et sont appelés à être saints avec tous ceux qui, en tout lieu, invoquent le nom de notre Seigneur Jésus Christ, leur Seigneur et le nôtre.     À vous, la grâce et la paix, de la part de Dieu notre Père et du Seigneur Jésus Christ.      Je ne cesse de rendre grâce à Dieu à votre sujet, pour la grâce qu’il vous a donnée dans le Christ Jésus ;     en lui vous avez reçu toutes les richesses, toutes celles de la parole et de la connaissance de Dieu.     Car le témoignage rendu au Christ s’est établi fermement parmi vous.     Ainsi, aucun don de grâce ne vous manque, à vous qui attendez de voir se révéler notre Seigneur Jésus Christ.     C’est lui qui vous fera tenir fermement jusqu’au bout, et vous serez sans reproche au jour de notre Seigneur Jésus Christ.     Car Dieu est fidèle, lui qui vous a appelés à vivre en communion avec son Fils, Jésus Christ notre Seigneur.              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 144 (145), 2-3, 4-5, 6-7)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Chaque jour je te bénirai, je louerai ton nom toujours et à jamais. Il est grand, le Seigneur, hautement loué ; à sa grandeur, il n’est pas de limite. D’âge en âge, on vantera tes œuvres, on proclamera tes exploits. Je redirai le récit de tes merveilles, ton éclat, ta gloire et ta splendeur. On dira ta force redoutable ; je raconterai ta grandeur. On rappellera tes immenses bontés ; tous acclameront ta justice.
+        <w:t xml:space="preserve">Chaque jour je te bénirai, je louerai ton nom toujours et à jamais. Il est grand, le Seigneur, hautement loué ; à sa grandeur, il n’est pas de limite.  D’âge en âge, on vantera tes œuvres, on proclamera tes exploits. Je redirai le récit de tes merveilles, ton éclat, ta gloire et ta splendeur.  On dira ta force redoutable ; je raconterai ta grandeur. On rappellera tes immenses bontés ; tous acclameront ta justice.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mc 6, 17, 29)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Hérode avait donné l’ordre d’arrêter Jean le Baptiste et de l’enchaîner dans la prison, à cause d’Hérodiade, la femme de son frère Philippe, que lui-même avait prise pour épouse. En effet, Jean lui disait : « Tu n’as pas le droit de prendre la femme de ton frère. » Hérodiade en voulait donc à Jean, et elle cherchait à le faire mourir. Mais elle n’y arrivait pas parce que Hérode avait peur de Jean : il savait que c’était un homme juste et saint, et il le protégeait ; quand il l’avait entendu, il était très embarrassé ; cependant il l’écoutait avec plaisir. Or, une occasion favorable se présenta quand, le jour de son anniversaire, Hérode fit un dîner pour ses dignitaires, pour les chefs de l’armée et pour les notables de la Galilée. La fille d’Hérodiade fit son entrée et dansa. Elle plut à Hérode et à ses convives. Le roi dit à la jeune fille : « Demande-moi ce que tu veux, et je te le donnerai. » Et il lui fit ce serment : « Tout ce que tu me demanderas, je te le donnerai, même si c’est la moitié de mon royaume. » Elle sortit alors pour dire à sa mère : « Qu’est-ce que je vais demander ? » Hérodiade répondit : « La tête de Jean, celui qui baptise. » Aussitôt la jeune fille s’empressa de retourner auprès du roi, et lui fit cette demande : « Je veux que, tout de suite, tu me donnes sur un plat la tête de Jean le Baptiste. » Le roi fut vivement contrarié; mais à cause du serment et des convives, il ne voulut pas lui opposer un refus. Aussitôt il envoya un garde avec l’ordre d’apporter la tête de Jean. Le garde s’en alla décapiter Jean dans la prison. Il apporta la tête sur un plat, la donna à la jeune fille, et la jeune fille la donna à sa mère. Ayant appris cela, les disciples de Jean vinrent prendre son corps et le déposèrent dans un tombeau. – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">          En ce temps-là,   Hérode avait donné l’ordre d’arrêter Jean le Baptiste et de l’enchaîner dans la prison, à cause d’Hérodiade, la femme de son frère Philippe, que lui-même avait prise pour épouse.   En effet, Jean lui disait : « Tu n’as pas le droit de prendre la femme de ton frère. »   Hérodiade en voulait donc à Jean, et elle cherchait à le faire mourir. Mais elle n’y arrivait pas   parce que Hérode avait peur de Jean : il savait que c’était un homme juste et saint, et il le protégeait ; quand il l’avait entendu, il était très embarrassé ; cependant il l’écoutait avec plaisir.            Or, une occasion favorable se présenta quand, le jour de son anniversaire, Hérode fit un dîner pour ses dignitaires, pour les chefs de l’armée et pour les notables de la Galilée.   La fille d’Hérodiade fit son entrée et dansa. Elle plut à Hérode et à ses convives. Le roi dit à la jeune fille : « Demande-moi ce que tu veux, et je te le donnerai. »   Et il lui fit ce serment : « Tout ce que tu me demanderas, je te le donnerai, même si c’est la moitié de mon royaume. »   Elle sortit alors pour dire à sa mère : « Qu’est-ce que je vais demander ? » Hérodiade répondit : « La tête de Jean, celui qui baptise. »   Aussitôt la jeune fille s’empressa de retourner auprès du roi, et lui fit cette demande : « Je veux que, tout de suite, tu me donnes sur un plat la tête de Jean le Baptiste. »   Le roi fut vivement contrarié; mais à cause du serment et des convives, il ne voulut pas lui opposer un refus.   Aussitôt il envoya un garde avec l’ordre d’apporter la tête de Jean. Le garde s’en alla décapiter Jean dans la prison.   Il apporta la tête sur un plat, la donna à la jeune fille, et la jeune fille la donna à sa mère.            Ayant appris cela, les disciples de Jean vinrent prendre son corps et le déposèrent dans un tombeau.            – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>