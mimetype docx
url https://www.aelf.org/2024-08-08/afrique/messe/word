--- v0 (2025-10-30)
+++ v1 (2026-10-29)
@@ -8,118 +8,118 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>jeudi  8 août 2024
+        <w:t>jeudi 8 août 2024
 jeudi, 18ème Semaine du Temps Ordinaire
 S. Dominique, prêtre
 Mémoire</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Jr 31, 31-34)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Voici venir des jours – oracle du Seigneur –, où je conclurai avec la maison d’Israël et avec la maison de Juda une alliance nouvelle. Ce ne sera pas comme l’alliance que j’ai conclue avec leurs pères, le jour où je les ai pris par la main pour les faire sortir du pays d’Égypte : mon alliance, c’est eux qui l’ont rompue, alors que moi, j’étais leur maître – oracle du Seigneur. Mais voici quelle sera l’alliance que je conclurai avec la maison d’Israël quand ces jours-là seront passés – oracle du Seigneur. Je mettrai ma Loi au plus profond d’eux-mêmes ; je l’inscrirai sur leur cœur. Je serai leur Dieu, et ils seront mon peuple. Ils n’auront plus à instruire chacun son compagnon, ni chacun son frère en disant : « Apprends à connaître le Seigneur ! » Car tous me connaîtront, des plus petits jusqu’aux plus grands – oracle du Seigneur. Je pardonnerai leurs fautes, je ne me rappellerai plus leurs péchés. – Parole du Seigneur.
+        <w:t xml:space="preserve">    Voici venir des jours – oracle du Seigneur –, où je conclurai avec la maison d’Israël et avec la maison de Juda une alliance nouvelle.     Ce ne sera pas comme l’alliance que j’ai conclue avec leurs pères, le jour où je les ai pris par la main pour les faire sortir du pays d’Égypte : mon alliance, c’est eux qui l’ont rompue, alors que moi, j’étais leur maître – oracle du Seigneur.     Mais voici quelle sera l’alliance que je conclurai avec la maison d’Israël quand ces jours-là seront passés – oracle du Seigneur.  Je mettrai ma Loi au plus profond d’eux-mêmes ; je l’inscrirai sur leur cœur. Je serai leur Dieu, et ils seront mon peuple.     Ils n’auront plus à instruire chacun son compagnon, ni chacun son frère en disant : « Apprends à connaître le Seigneur ! » Car tous me connaîtront, des plus petits jusqu’aux plus grands – oracle du Seigneur. Je pardonnerai leurs fautes, je ne me rappellerai plus leurs péchés.              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 50 (51), 12-13, 14-15, 18-19)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Crée en moi un cœur pur, ô mon Dieu, renouvelle et raffermis au fond de moi mon esprit. Ne me chasse pas loin de ta face, ne me reprends pas ton esprit saint. Rends-moi la joie d’être sauvé ; que l’esprit généreux me soutienne. Aux pécheurs, j’enseignerai tes chemins ; vers toi, reviendront les égarés. Si j’offre un sacrifice, tu n’en veux pas, tu n’acceptes pas d’holocauste. Le sacrifice qui plaît à Dieu, c’est un esprit brisé ; tu ne repousses pas, ô mon Dieu, un cœur brisé et broyé.
+        <w:t xml:space="preserve">Crée en moi un cœur pur, ô mon Dieu, renouvelle et raffermis au fond de moi mon esprit. Ne me chasse pas loin de ta face, ne me reprends pas ton esprit saint.  Rends-moi la joie d’être sauvé ; que l’esprit généreux me soutienne. Aux pécheurs, j’enseignerai tes chemins ; vers toi, reviendront les égarés.  Si j’offre un sacrifice, tu n’en veux pas, tu n’acceptes pas d’holocauste. Le sacrifice qui plaît à Dieu, c’est un esprit brisé ; tu ne repousses pas, ô mon Dieu,      un cœur brisé et broyé.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mt 16, 13-23)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus, arrivé dans la région de Césarée-de-Philippe, demandait à ses disciples : « Au dire des gens, qui est le Fils de l’homme ? » Ils répondirent : « Pour les uns, Jean le Baptiste ; pour d’autres, Élie ; pour d’autres encore, Jérémie ou l’un des prophètes. » Jésus leur demanda : « Et vous, que dites-vous ? Pour vous, qui suis-je ? » Alors Simon-Pierre prit la parole et dit : « Tu es le Christ, le Fils du Dieu vivant ! » Prenant la parole à son tour, Jésus lui dit : « Heureux es-tu, Simon fils de Yonas : ce n’est pas la chair et le sang qui t’ont révélé cela, mais mon Père qui est aux cieux. Et moi, je te le déclare : Tu es Pierre, et sur cette pierre je bâtirai mon Église ; et la puissance de la Mort ne l’emportera pas sur elle. Je te donnerai les clés du royaume des Cieux : tout ce que tu auras lié sur la terre sera lié dans les cieux, et tout ce que tu auras délié sur la terre sera délié dans les cieux. » Alors, il ordonna aux disciples de ne dire à personne que c’était lui le Christ. À partir de ce moment, Jésus commença à montrer à ses disciples qu’il lui fallait partir pour Jérusalem, souffrir beaucoup de la part des anciens, des grands prêtres et des scribes, être tué, et le troisième jour ressusciter. Pierre, le prenant à part, se mit à lui faire de vifs reproches : « Dieu t’en garde, Seigneur ! cela ne t’arrivera pas. » Mais lui, se retournant, dit à Pierre : « Passe derrière moi, Satan ! Tu es pour moi une occasion de chute : tes pensées ne sont pas celles de Dieu, mais celles des hommes. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">    En ce temps-là,     Jésus, arrivé dans la région de Césarée-de-Philippe, demandait à ses disciples : « Au dire des gens, qui est le Fils de l’homme ? »     Ils répondirent : « Pour les uns, Jean le Baptiste ; pour d’autres, Élie ; pour d’autres encore, Jérémie ou l’un des prophètes. »     Jésus leur demanda : « Et vous, que dites-vous ? Pour vous, qui suis-je ? »     Alors Simon-Pierre prit la parole et dit : « Tu es le Christ, le Fils du Dieu vivant ! »     Prenant la parole à son tour, Jésus lui dit : « Heureux es-tu, Simon fils de Yonas : ce n’est pas la chair et le sang qui t’ont révélé cela, mais mon Père qui est aux cieux.     Et moi, je te le déclare : Tu es Pierre, et sur cette pierre je bâtirai mon Église ; et la puissance de la Mort ne l’emportera pas sur elle.     Je te donnerai les clés du royaume des Cieux : tout ce que tu auras lié sur la terre sera lié dans les cieux, et tout ce que tu auras délié sur la terre sera délié dans les cieux. »     Alors, il ordonna aux disciples de ne dire à personne que c’était lui le Christ.      À partir de ce moment, Jésus commença à montrer à ses disciples qu’il lui fallait partir pour Jérusalem, souffrir beaucoup de la part des anciens, des grands prêtres et des scribes, être tué, et le troisième jour ressusciter.     Pierre, le prenant à part, se mit à lui faire de vifs reproches : « Dieu t’en garde, Seigneur ! cela ne t’arrivera pas. »     Mais lui, se retournant, dit à Pierre : « Passe derrière moi, Satan ! Tu es pour moi une occasion de chute : tes pensées ne sont pas celles de Dieu, mais celles des hommes. »              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>