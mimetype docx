--- v0 (2025-11-30)
+++ v1 (2026-10-27)
@@ -8,118 +8,118 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>samedi  3 août 2024
+        <w:t>samedi 3 août 2024
 samedi, 17ème Semaine du Temps Ordinaire
 de la férie
 </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Jr 26, 11-16.24)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ces jours-là, les prêtres et les prophètes dirent aux princes et à tout le peuple : « Cet homme mérite la mort, car il a prophétisé contre cette ville ; vous l’avez entendu de vos oreilles. » À son tour Jérémie s’adressa à tous les princes et à tout le peuple : « C’est le Seigneur qui m’a envoyé prophétiser contre cette Maison et contre cette ville, et dire toutes les paroles que vous avez entendues. Et maintenant, rendez meilleurs vos chemins et vos actes, écoutez la voix du Seigneur votre Dieu ; alors il renoncera au malheur qu’il a proféré contre vous. Quant à moi, me voici entre vos mains, faites de moi ce qui vous semblera bon et juste. Mais sachez-le bien : si vous me faites mourir, vous allez vous charger d’un sang innocent, vous-mêmes et cette ville et tous ses habitants. Car c’est vraiment le Seigneur qui m’a envoyé vers vous proclamer toutes ces paroles pour que vous les entendiez. » Alors les princes et tout le peuple dirent aux prêtres et aux prophètes : « Cet homme ne mérite pas la mort, car c’est au nom du Seigneur notre Dieu qu’il nous a parlé. » Comme la protection d’Ahiqam, fils de Shafane, était acquise à Jérémie, il échappa aux mains de ceux qui voulaient le faire mourir. – Parole du Seigneur.
+        <w:t xml:space="preserve">En ces jours-là,     les prêtres et les prophètes dirent aux princes et à tout le peuple : « Cet homme mérite la mort, car il a prophétisé contre cette ville ; vous l’avez entendu de vos oreilles. »     À son tour Jérémie s’adressa à tous les princes et à tout le peuple : « C’est le Seigneur qui m’a envoyé prophétiser contre cette Maison et contre cette ville, et dire toutes les paroles que vous avez entendues.     Et maintenant, rendez meilleurs vos chemins et vos actes, écoutez la voix du Seigneur votre Dieu ; alors il renoncera au malheur qu’il a proféré contre vous.     Quant à moi, me voici entre vos mains, faites de moi ce qui vous semblera bon et juste.     Mais sachez-le bien : si vous me faites mourir, vous allez vous charger d’un sang innocent, vous-mêmes et cette ville et tous ses habitants. Car c’est vraiment le Seigneur qui m’a envoyé vers vous proclamer toutes ces paroles pour que vous les entendiez. » Alors les princes et tout le peuple dirent aux prêtres et aux prophètes : « Cet homme ne mérite pas la mort, car c’est au nom du Seigneur notre Dieu qu’il nous a parlé. » Comme la protection d’Ahiqam, fils de Shafane, était acquise à Jérémie, il échappa aux mains de ceux qui voulaient le faire mourir.              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 68 (69), 15, 16, 30-31, 33-34)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tire-moi de la boue, sinon je m’enfonce : que j’échappe à ceux qui me haïssent, à l’abîme des eaux. Que les flots ne me submergent pas, que le gouffre ne m’avale, que la gueule du puits ne se ferme pas sur moi. Et moi, humilié, meurtri, que ton salut, Dieu, me redresse. Et je louerai le nom de Dieu par un cantique, je vais le magnifier, lui rendre grâce. Les pauvres l’ont vu, ils sont en fête : « Vie et joie, à vous qui cherchez Dieu ! » Car le Seigneur écoute les humbles, il n’oublie pas les siens emprisonnés.
+        <w:t xml:space="preserve">Tire-moi de la boue, sinon je m’enfonce : que j’échappe à ceux qui me haïssent, à l’abîme des eaux.  Que les flots ne me submergent pas, que le gouffre ne m’avale, que la gueule du puits ne se ferme pas sur moi.  Et moi, humilié, meurtri, que ton salut, Dieu, me redresse. Et je louerai le nom de Dieu par un cantique, je vais le magnifier, lui rendre grâce.  Les pauvres l’ont vu, ils sont en fête : « Vie et joie, à vous qui cherchez Dieu ! » Car le Seigneur écoute les humbles, il n’oublie pas les siens emprisonnés.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mt 14, 1-12)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Hérode, qui était au pouvoir en Galilée, apprit la renommée de Jésus et dit à ses serviteurs : « Celui-là, c’est Jean le Baptiste, il est ressuscité d’entre les morts, et voilà pourquoi des miracles se réalisent par lui. » Car Hérode avait fait arrêter Jean, l’avait fait enchaîner et mettre en prison. C’était à cause d’Hérodiade, la femme de son frère Philippe. En effet, Jean lui avait dit : « Tu n’as pas le droit de l’avoir pour femme. » Hérode cherchait à le faire mourir, mais il eut peur de la foule qui le tenait pour un prophète. Lorsque arriva l’anniversaire d’Hérode, la fille d’Hérodiade dansa au milieu des convives, et elle plut à Hérode. Alors il s’engagea par serment à lui donner ce qu’elle demanderait. Poussée par sa mère, elle dit : « Donne-moi ici, sur un plat, la tête de Jean le Baptiste. » Le roi fut contrarié ; mais à cause de son serment et des convives, il commanda de la lui donner. Il envoya décapiter Jean dans la prison. La tête de celui-ci fut apportée sur un plat et donnée à la jeune fille, qui l’apporta à sa mère. Les disciples de Jean arrivèrent pour prendre son corps, qu’ils ensevelirent ; puis ils allèrent l’annoncer à Jésus. – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là, Hérode, qui était au pouvoir en Galilée, apprit la renommée de Jésus     et dit à ses serviteurs : « Celui-là, c’est Jean le Baptiste, il est ressuscité d’entre les morts, et voilà pourquoi des miracles se réalisent par lui. »     Car Hérode avait fait arrêter Jean, l’avait fait enchaîner et mettre en prison. C’était à cause d’Hérodiade, la femme de son frère Philippe.     En effet, Jean lui avait dit : « Tu n’as pas le droit de l’avoir pour femme. »     Hérode cherchait à le faire mourir, mais il eut peur de la foule qui le tenait pour un prophète.      Lorsque arriva l’anniversaire d’Hérode, la fille d’Hérodiade dansa au milieu des convives, et elle plut à Hérode.     Alors il s’engagea par serment à lui donner ce qu’elle demanderait.     Poussée par sa mère, elle dit : « Donne-moi ici, sur un plat, la tête de Jean le Baptiste. »     Le roi fut contrarié ; mais à cause de son serment et des convives, il commanda de la lui donner.     Il envoya décapiter Jean dans la prison.     La tête de celui-ci fut apportée sur un plat et donnée à la jeune fille, qui l’apporta à sa mère.     Les disciples de Jean arrivèrent pour prendre son corps, qu’ils ensevelirent ; puis ils allèrent l’annoncer à Jésus.              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>