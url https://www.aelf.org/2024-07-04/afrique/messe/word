--- v0 (2025-11-01)
+++ v1 (2026-10-30)
@@ -8,118 +8,118 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>jeudi  4 juillet 2024
+        <w:t>jeudi 4 juillet 2024
 jeudi, 13ème Semaine du Temps Ordinaire
 Ste Elisabeth du Portugal
 Mémoire facultative</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Am 7, 10-17)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ces jours-là, Amazias, le prêtre de Béthel, envoya dire à Jéroboam, roi d’Israël : « Amos prêche la révolte contre toi, en plein royaume d’Israël ; le pays ne peut plus supporter tous ses discours, car voici ce que dit Amos : “Le roi Jéroboam périra par l’épée, et Israël sera déporté loin de sa terre.” » Puis Amazias dit à Amos : « Toi, le voyant, va-t’en d’ici, fuis au pays de Juda ; c’est là-bas que tu pourras gagner ta vie en faisant ton métier de prophète. Mais ici, à Béthel, arrête de prophétiser ; car c’est un sanctuaire royal, un temple du royaume. » Amos répondit à Amazias : « Je n’étais pas prophète ni fils de prophète ; j’étais bouvier, et je soignais les sycomores. Mais le Seigneur m’a saisi quand j’étais derrière le troupeau, et c’est lui qui m’a dit : “Va, tu seras prophète pour mon peuple Israël.” Écoute maintenant la parole du Seigneur, toi qui me dis : “Ne prophétise pas contre Israël, ne parle pas contre la maison d’Isaac.” Eh bien, voici ce que le Seigneur a dit : Ta femme devra se prostituer en pleine ville, tes fils et tes filles tomberont par l’épée, la terre qui t’appartient sera partagée au cordeau, toi, tu mourras sur une terre impure, et Israël sera déporté loin de sa terre. » – Parole du Seigneur.
+        <w:t xml:space="preserve">En ces jours-là,     Amazias, le prêtre de Béthel, envoya dire à Jéroboam, roi d’Israël : « Amos prêche la révolte contre toi, en plein royaume d’Israël ; le pays ne peut plus supporter tous ses discours,     car voici ce que dit Amos : “Le roi Jéroboam périra par l’épée, et Israël sera déporté loin de sa terre.” »     Puis Amazias dit à Amos : « Toi, le voyant, va-t’en d’ici, fuis au pays de Juda ; c’est là-bas que tu pourras gagner ta vie en faisant ton métier de prophète.     Mais ici, à Béthel, arrête de prophétiser ; car c’est un sanctuaire royal, un temple du royaume. »      Amos répondit à Amazias : « Je n’étais pas prophète ni fils de prophète ; j’étais bouvier, et je soignais les sycomores.     Mais le Seigneur m’a saisi quand j’étais derrière le troupeau, et c’est lui qui m’a dit : “Va, tu seras prophète pour mon peuple Israël.”     Écoute maintenant la parole du Seigneur, toi qui me dis : “Ne prophétise pas contre Israël, ne parle pas contre la maison d’Isaac.”     Eh bien, voici ce que le Seigneur a dit : Ta femme devra se prostituer en pleine ville, tes fils et tes filles tomberont par l’épée, la terre qui t’appartient sera partagée au cordeau, toi, tu mourras sur une terre impure, et Israël sera déporté loin de sa terre. »              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 18b (19), 8, 9, 10, 11)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">La loi du Seigneur est parfaite, qui redonne vie ; la charte du Seigneur est sûre, qui rend sages les simples. Les préceptes du Seigneur sont droits, ils réjouissent le cœur ; le commandement du Seigneur est limpide, il clarifie le regard. La crainte qu’il inspire est pure, elle est là pour toujours ; les décisions du Seigneur sont justes et vraiment équitables : plus désirables que l’or, qu’une masse d’or fin, plus savoureuses que le miel qui coule des rayons.
+        <w:t xml:space="preserve">La loi du Seigneur est parfaite, qui redonne vie ; la charte du Seigneur est sûre, qui rend sages les simples.  Les préceptes du Seigneur sont droits, ils réjouissent le cœur ; le commandement du Seigneur est limpide, il clarifie le regard.  La crainte qu’il inspire est pure, elle est là pour toujours ; les décisions du Seigneur sont justes et vraiment équitables :  plus désirables que l’or, qu’une masse d’or fin, plus savoureuses que le miel qui coule des rayons.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mt 9, 1-8)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus monta en barque, refit la traversée, et alla dans sa ville de Capharnaüm. Et voici qu’on lui présenta un paralysé, couché sur une civière. Voyant leur foi, Jésus dit au paralysé : « Confiance, mon enfant, tes péchés sont pardonnés. » Et voici que certains parmi les scribes se disaient : « Celui-là blasphème. » Mais Jésus, connaissant leurs pensées, demanda : « Pourquoi avez-vous des pensées mauvaises ? En effet, qu’est-ce qui est le plus facile ? Dire : “Tes péchés sont pardonnés”, ou bien dire : “Lève-toi et marche” ? Eh bien ! pour que vous sachiez que le Fils de l’homme a le pouvoir, sur la terre, de pardonner les péchés… – Jésus s’adressa alors au paralysé – lève-toi, prends ta civière, et rentre dans ta maison. » Il se leva et rentra dans sa maison. Voyant cela, les foules furent saisies de crainte, et rendirent gloire à Dieu qui a donné un tel pouvoir aux hommes. – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">    En ce temps-là,     Jésus monta en barque, refit la traversée, et alla dans sa ville de Capharnaüm.     Et voici qu’on lui présenta un paralysé, couché sur une civière. Voyant leur foi, Jésus dit au paralysé : « Confiance, mon enfant, tes péchés sont pardonnés. »     Et voici que certains parmi les scribes se disaient : « Celui-là blasphème. »     Mais Jésus, connaissant leurs pensées, demanda : « Pourquoi avez-vous des pensées mauvaises ?     En effet, qu’est-ce qui est le plus facile ? Dire : “Tes péchés sont pardonnés”, ou bien dire : “Lève-toi et marche” ?     Eh bien ! pour que vous sachiez que le Fils de l’homme a le pouvoir, sur la terre, de pardonner les péchés… – Jésus s’adressa alors au paralysé – lève-toi, prends ta civière, et rentre dans ta maison. »     Il se leva et rentra dans sa maison.     Voyant cela, les foules furent saisies de crainte, et rendirent gloire à Dieu qui a donné un tel pouvoir aux hommes.              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>