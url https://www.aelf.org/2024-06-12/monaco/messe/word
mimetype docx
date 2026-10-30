--- v0 (2025-10-15)
+++ v1 (2026-10-30)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Ac 11, 21b-26 ; 13, 1-3)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ces jours-là, à Antioche, un grand nombre de gens devinrent croyants et se tournèrent vers le Seigneur. La nouvelle parvint aux oreilles de l’Église de Jérusalem, et l’on envoya Barnabé jusqu’à Antioche. À son arrivée, voyant la grâce de Dieu à l’œuvre, il fut dans la joie. Il les exhortait tous à rester d’un cœur ferme attachés au Seigneur. C’était en effet un homme de bien, rempli d’Esprit Saint et de foi. Une foule considérable s’attacha au Seigneur. Barnabé partit alors à Tarse chercher Saul. L’ayant trouvé, il l’amena à Antioche. Pendant toute une année, ils participèrent aux assemblées de l’Église, ils instruisirent une foule considérable. Et c’est à Antioche que, pour la première fois, les disciples reçurent le nom de « chrétiens ». Or il y avait dans l’Église qui était à Antioche des prophètes et des hommes chargés d’enseigner : Barnabé, Syméon appelé Le Noir, Lucius de Cyrène, Manahène, compagnon d’enfance d’Hérode le Tétrarque, et Saul. Un jour qu’ils célébraient le culte du Seigneur et qu’ils jeûnaient, l’Esprit Saint leur dit : « Mettez à part pour moi Barnabé et Saul en vue de l’œuvre à laquelle je les ai appelés. » Alors, après avoir jeûné et prié, et leur avoir imposé les mains, ils les laissèrent partir. – Parole du Seigneur.
+        <w:t xml:space="preserve">En ces jours-là, à Antioche,   un grand nombre de gens devinrent croyants et se tournèrent vers le Seigneur.   La nouvelle parvint aux oreilles de l’Église de Jérusalem, et l’on envoya Barnabé jusqu’à Antioche.   À son arrivée, voyant la grâce de Dieu à l’œuvre, il fut dans la joie. Il les exhortait tous à rester d’un cœur ferme attachés au Seigneur.   C’était en effet un homme de bien, rempli d’Esprit Saint et de foi. Une foule considérable s’attacha au Seigneur.   Barnabé partit alors à Tarse chercher Saul.   L’ayant trouvé, il l’amena à Antioche. Pendant toute une année, ils participèrent aux assemblées de l’Église, ils instruisirent une foule considérable. Et c’est à Antioche que, pour la première fois, les disciples reçurent le nom de « chrétiens ».            Or il y avait dans l’Église qui était à Antioche des prophètes et des hommes chargés d’enseigner : Barnabé, Syméon appelé Le Noir, Lucius de Cyrène, Manahène, compagnon d’enfance d’Hérode le Tétrarque, et Saul.   Un jour qu’ils célébraient le culte du Seigneur et qu’ils jeûnaient, l’Esprit Saint leur dit : « Mettez à part pour moi Barnabé et Saul en vue de l’œuvre à laquelle je les ai appelés. »   Alors, après avoir jeûné et prié, et leur avoir imposé les mains, ils les laissèrent partir.            – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 15 (16), 1-2, 3ac.4, 5.8, 10a.11)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Garde-moi, mon Dieu : j’ai fait de toi mon refuge. J’ai dit au Seigneur : « Tu es mon Dieu ! Je n’ai pas d’autre bonheur que toi. » Toutes les idoles du pays, ne cessent d’étendre leurs ravages, Je n’irai pas leur offrir le sang des sacrifices ; leur nom ne viendra pas sur mes lèvres ! Seigneur, mon partage et ma coupe : de toi dépend mon sort. Je garde le Seigneur devant moi sans relâche ; il est à ma droite : je suis inébranlable. Tu ne peux m’abandonner à la mort. Tu m’apprends le chemin de la vie : devant ta face, débordement de joie ! À ta droite, éternité de délices !
+        <w:t xml:space="preserve">Garde-moi, mon Dieu : j’ai fait de toi mon refuge. J’ai dit au Seigneur : « Tu es mon Dieu ! Je n’ai pas d’autre bonheur que toi. »  Toutes les idoles du pays, ne cessent d’étendre leurs ravages, Je n’irai pas leur offrir le sang des sacrifices ; leur nom ne viendra pas sur mes lèvres !  Seigneur, mon partage et ma coupe : de toi dépend mon sort. Je garde le Seigneur devant moi sans relâche ; il est à ma droite : je suis inébranlable.  Tu ne peux m’abandonner à la mort. Tu m’apprends le chemin de la vie : devant ta face, débordement de joie ! À ta droite, éternité de délices !
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mt 5, 17-19)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus disait à ses disciples : « Ne pensez pas que je sois venu abolir la Loi ou les Prophètes : je ne suis pas venu abolir, mais accomplir. Amen, je vous le dis : Avant que le ciel et la terre disparaissent, pas un seul iota, pas un seul trait ne disparaîtra de la Loi jusqu’à ce que tout se réalise. Donc, celui qui rejettera un seul de ces plus petits commandements, et qui enseignera aux hommes à faire ainsi, sera déclaré le plus petit dans le royaume des Cieux. Mais celui qui les observera et les enseignera, celui-là sera déclaré grand dans le royaume des Cieux. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">    En ce temps-là, Jésus disait à ses disciples :     « Ne pensez pas que je sois venu abolir la Loi ou les Prophètes : je ne suis pas venu abolir, mais accomplir.     Amen, je vous le dis : Avant que le ciel et la terre disparaissent, pas un seul iota, pas un seul trait ne disparaîtra de la Loi jusqu’à ce que tout se réalise.     Donc, celui qui rejettera un seul de ces plus petits commandements, et qui enseignera aux hommes à faire ainsi, sera déclaré le plus petit dans le royaume des Cieux. Mais celui qui les observera et les enseignera, celui-là sera déclaré grand dans le royaume des Cieux. »              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>