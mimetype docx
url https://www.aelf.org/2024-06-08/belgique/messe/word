--- v0 (2025-11-01)
+++ v1 (2026-11-05)
@@ -8,118 +8,118 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>samedi  8 juin 2024
+        <w:t>samedi 8 juin 2024
 samedi, de la férie, 9ème Semaine du Temps Ordinaire, année Paire
 Le Cœur immaculé de la bienheureuse Vierge Marie
 Mémoire</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (2 Tm 4, 1-8)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bien-aimé, devant Dieu, et devant le Christ Jésus qui va juger les vivants et les morts, je t’en conjure, au nom de sa Manifestation et de son Règne : proclame la Parole, interviens à temps et à contretemps, dénonce le mal, fais des reproches, encourage, toujours avec patience et souci d’instruire. Un temps viendra où les gens ne supporteront plus l’enseignement de la saine doctrine ; mais, au gré de leurs caprices, ils iront se chercher une foule de maîtres pour calmer leur démangeaison d’entendre du nouveau. Ils refuseront d’entendre la vérité pour se tourner vers des récits mythologiques. Mais toi, en toute chose garde la mesure, supporte la souffrance, fais ton travail d’évangélisateur, accomplis jusqu’au bout ton ministère. Moi, en effet, je suis déjà offert en sacrifice, le moment de mon départ est venu. J’ai mené le bon combat, j’ai achevé ma course, j’ai gardé la foi. Je n’ai plus qu’à recevoir la couronne de la justice : le Seigneur, le juste juge, me la remettra en ce jour-là, et non seulement à moi, mais aussi à tous ceux qui auront désiré avec amour sa Manifestation glorieuse. – Parole du Seigneur.
+        <w:t xml:space="preserve">Bien-aimé,     devant Dieu, et devant le Christ Jésus qui va juger les vivants et les morts, je t’en conjure, au nom de sa Manifestation et de son Règne :     proclame la Parole, interviens à temps et à contretemps, dénonce le mal, fais des reproches, encourage, toujours avec patience et souci d’instruire.     Un temps viendra où les gens ne supporteront plus l’enseignement de la saine doctrine ; mais, au gré de leurs caprices, ils iront se chercher une foule de maîtres pour calmer leur démangeaison d’entendre du nouveau.     Ils refuseront d’entendre la vérité pour se tourner vers des récits mythologiques.     Mais toi, en toute chose garde la mesure, supporte la souffrance, fais ton travail d’évangélisateur, accomplis jusqu’au bout ton ministère.     Moi, en effet, je suis déjà offert en sacrifice, le moment de mon départ est venu.     J’ai mené le bon combat, j’ai achevé ma course, j’ai gardé la foi.     Je n’ai plus qu’à recevoir la couronne de la justice : le Seigneur, le juste juge, me la remettra en ce jour-là, et non seulement à moi, mais aussi à tous ceux qui auront désiré avec amour sa Manifestation glorieuse.              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 70 (71), 8-9, 14-15ab, 16-17, 22)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Je n’avais que ta louange à la bouche, tout le jour, ta splendeur. Ne me rejette pas maintenant que j’ai vieilli ; alors que décline ma vigueur, ne m’abandonne pas. Et moi qui ne cesse d’espérer, j’ajoute encore à ta louange. Ma bouche annonce tout le jour tes actes de justice et de salut. Je revivrai les exploits du Seigneur en rappelant que ta justice est la seule. Mon Dieu, tu m’as instruit dès ma jeunesse, jusqu’à présent, j’ai proclamé tes merveilles. Et moi, je te rendrai grâce sur la harpe pour ta vérité, ô mon Dieu ! Je jouerai pour toi de ma cithare, Saint d’Israël !
+        <w:t xml:space="preserve">Je n’avais que ta louange à la bouche, tout le jour, ta splendeur. Ne me rejette pas maintenant que j’ai vieilli ; alors que décline ma vigueur, ne m’abandonne pas.  Et moi qui ne cesse d’espérer, j’ajoute encore à ta louange. Ma bouche annonce tout le jour tes actes de justice et de salut.  Je revivrai les exploits du Seigneur en rappelant que ta justice est la seule. Mon Dieu, tu m’as instruit dès ma jeunesse, jusqu’à présent, j’ai proclamé tes merveilles.  Et moi, je te rendrai grâce sur la harpe pour ta vérité, ô mon Dieu ! Je jouerai pour toi de ma cithare, Saint d’Israël !
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Lc 2, 41-51)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Chaque année, les parents de Jésus se rendaient à Jérusalem pour la fête de la Pâque. Quand il eut douze ans, ils montèrent en pèlerinage suivant la coutume. À la fin de la fête, comme ils s’en retournaient, le jeune Jésus resta à Jérusalem à l’insu de ses parents. Pensant qu’il était dans le convoi des pèlerins, ils firent une journée de chemin avant de le chercher parmi leurs parents et connaissances. Ne le trouvant pas, ils retournèrent à Jérusalem, en continuant à le chercher. C’est au bout de trois jours qu’ils le trouvèrent dans le Temple, assis au milieu des docteurs de la Loi : il les écoutait et leur posait des questions, et tous ceux qui l’entendaient s’extasiaient sur son intelligence et sur ses réponses. En le voyant, ses parents furent frappés d’étonnement, et sa mère lui dit : « Mon enfant, pourquoi nous as-tu fait cela ? Vois comme ton père et moi, nous avons souffert en te cherchant ! » Il leur dit : « Comment se fait-il que vous m’ayez cherché ? Ne saviez-vous pas qu’il me faut être chez mon Père ? » Mais ils ne comprirent pas ce qu’il leur disait. Il descendit avec eux pour se rendre à Nazareth, et il leur était soumis. Sa mère gardait dans son cœur tous ces événements. – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">          Chaque année, les parents de Jésus se rendaient à Jérusalem pour la fête de la Pâque.   Quand il eut douze ans, ils montèrent en pèlerinage suivant la coutume.   À la fin de la fête, comme ils s’en retournaient, le jeune Jésus resta à Jérusalem à l’insu de ses parents.   Pensant qu’il était dans le convoi des pèlerins, ils firent une journée de chemin avant de le chercher parmi leurs parents et connaissances.   Ne le trouvant pas, ils retournèrent à Jérusalem, en continuant à le chercher.            C’est au bout de trois jours qu’ils le trouvèrent dans le Temple, assis au milieu des docteurs de la Loi : il les écoutait et leur posait des questions,   et tous ceux qui l’entendaient s’extasiaient sur son intelligence et sur ses réponses.   En le voyant, ses parents furent frappés d’étonnement, et sa mère lui dit : « Mon enfant, pourquoi nous as-tu fait cela ? Vois comme ton père et moi, nous avons souffert en te cherchant ! »   Il leur dit : « Comment se fait-il que vous m’ayez cherché ? Ne saviez-vous pas qu’il me faut être chez mon Père ? »   Mais ils ne comprirent pas ce qu’il leur disait.            Il descendit avec eux pour se rendre à Nazareth, et il leur était soumis. Sa mère gardait dans son cœur tous ces événements.            – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>