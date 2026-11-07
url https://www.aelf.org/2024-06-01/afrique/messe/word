--- v0 (2025-10-26)
+++ v1 (2026-11-07)
@@ -8,118 +8,118 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>samedi  1 juin 2024
+        <w:t>samedi 1 juin 2024
 samedi, 8ème Semaine du Temps Ordinaire
 S. Justin, martyr
 Mémoire</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Jude 17.20b-25)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bien-aimés, souvenez-vous des paroles dites à l’avance par les Apôtres de notre Seigneur Jésus Christ. Construisez votre vie sur votre foi très sainte, priez dans l’Esprit Saint, gardez-vous dans l’amour de Dieu, attendant la miséricorde de notre Seigneur Jésus Christ en vue de la vie éternelle. Ceux qui sont hésitants, prenez-les en pitié ; d’autres, sauvez-les en les arrachant au feu ; d’autres enfin, prenez-les aussi en pitié, mais avec crainte, en détestant jusqu’au vêtement souillé par leur chair. À Celui qui peut vous préserver de la chute et vous faire tenir debout, irréprochables et pleins d’allégresse, en présence de sa gloire, au Dieu unique, notre Sauveur, par notre Seigneur Jésus Christ, gloire, majesté, souveraineté, pouvoir, avant tous les siècles, maintenant et pour tous les siècles. Amen. – Parole du Seigneur.
+        <w:t xml:space="preserve">Bien-aimés, souvenez-vous des paroles dites à l’avance par les Apôtres de notre Seigneur Jésus Christ.     Construisez votre vie sur votre foi très sainte, priez dans l’Esprit Saint,     gardez-vous dans l’amour de Dieu, attendant la miséricorde de notre Seigneur Jésus Christ en vue de la vie éternelle.     Ceux qui sont hésitants, prenez-les en pitié ;     d’autres, sauvez-les en les arrachant au feu ; d’autres enfin, prenez-les aussi en pitié, mais avec crainte, en détestant jusqu’au vêtement souillé par leur chair.      À Celui qui peut vous préserver de la chute et vous faire tenir debout, irréprochables et pleins d’allégresse, en présence de sa gloire,     au Dieu unique, notre Sauveur, par notre Seigneur Jésus Christ, gloire, majesté, souveraineté, pouvoir, avant tous les siècles, maintenant et pour tous les siècles. Amen.              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 62 (63), 2, 3-4, 5-6)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dieu, tu es mon Dieu, je te cherche dès l’aube : mon âme a soif de toi ; après toi languit ma chair, terre aride, altérée, sans eau. Je t’ai contemplé au sanctuaire, j’ai vu ta force et ta gloire. Ton amour vaut mieux que la vie : tu seras la louange de mes lèvres ! Toute ma vie je vais te bénir, lever les mains en invoquant ton nom. Comme par un festin je serai rassasié ; la joie sur les lèvres, je dirai ta louange.
+        <w:t xml:space="preserve">Dieu, tu es mon Dieu,      je te cherche dès l’aube : mon âme a soif de toi ; après toi languit ma chair, terre aride, altérée, sans eau.  Je t’ai contemplé au sanctuaire, j’ai vu ta force et ta gloire. Ton amour vaut mieux que la vie : tu seras la louange de mes lèvres !  Toute ma vie je vais te bénir, lever les mains en invoquant ton nom. Comme par un festin je serai rassasié ; la joie sur les lèvres, je dirai ta louange.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mc 11, 27-33)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus et ses disciples revinrent à Jérusalem. Et comme Jésus allait et venait dans le Temple, les grands prêtres, les scribes et les anciens vinrent le trouver. Ils lui demandaient : « Par quelle autorité fais-tu cela ? Ou alors qui t’a donné cette autorité pour le faire ? » Jésus leur dit : « Je vais vous poser une seule question. Répondez-moi, et je vous dirai par quelle autorité je fais cela. Le baptême de Jean venait-il du ciel ou des hommes ? Répondez-moi. » Ils se faisaient entre eux ce raisonnement : « Si nous disons : “Du ciel”, il va dire : “Pourquoi donc n’avez-vous pas cru à sa parole ?” Mais allons-nous dire : “Des hommes” ? » Ils avaient peur de la foule, car tout le monde estimait que Jean était réellement un prophète. Ils répondent donc à Jésus : « Nous ne savons pas ! » Alors Jésus leur dit : « Moi, je ne vous dis pas non plus par quelle autorité je fais cela. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là,     Jésus et ses disciples revinrent à Jérusalem. Et comme Jésus allait et venait dans le Temple, les grands prêtres, les scribes et les anciens vinrent le trouver.     Ils lui demandaient : « Par quelle autorité fais-tu cela ? Ou alors qui t’a donné cette autorité pour le faire ? »     Jésus leur dit : « Je vais vous poser une seule question. Répondez-moi, et je vous dirai par quelle autorité je fais cela.     Le baptême de Jean venait-il du ciel ou des hommes ? Répondez-moi. »     Ils se faisaient entre eux ce raisonnement : « Si nous disons : “Du ciel”, il va dire : “Pourquoi donc n’avez-vous pas cru à sa parole ?”      Mais allons-nous dire : “Des hommes” ? » Ils avaient peur de la foule, car tout le monde estimait que Jean était réellement un prophète.     Ils répondent donc à Jésus : « Nous ne savons pas ! » Alors Jésus leur dit : « Moi, je ne vous dis pas non plus par quelle autorité je fais cela. »              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>