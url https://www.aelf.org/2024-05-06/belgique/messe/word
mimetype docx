--- v0 (2025-12-19)
+++ v1 (2026-11-01)
@@ -8,118 +8,118 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>lundi  6 mai 2024
+        <w:t>lundi 6 mai 2024
 lundi, 6ème Semaine du Temps Pascal
 de la férie
 </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Ac 16, 11-15)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Avec Paul, de Troas nous avons gagné le large et filé tout droit sur l’île de Samothrace, puis, le lendemain, sur Néapolis, et ensuite sur Philippes, qui est une cité du premier district de Macédoine et une colonie romaine. Nous avons passé un certain temps dans cette ville et, le jour du sabbat, nous en avons franchi la porte pour rejoindre le bord de la rivière, où nous pensions trouver un lieu de prière. Nous nous sommes assis, et nous avons parlé aux femmes qui s’étaient réunies. L’une d’elles nommée Lydie, une négociante en étoffes de pourpre, originaire de la ville de Thyatire, et qui adorait le Dieu unique, écoutait. Le Seigneur lui ouvrit l’esprit pour la rendre attentive à ce que disait Paul. Quand elle fut baptisée, elle et tous les gens de sa maison, elle nous adressa cette invitation : « Si vous avez reconnu ma foi au Seigneur, venez donc dans ma maison pour y demeurer. » C’est ainsi qu’elle nous a forcé la main. – Parole du Seigneur.
+        <w:t xml:space="preserve">Avec Paul, de Troas nous avons gagné le large et filé tout droit sur l’île de Samothrace, puis, le lendemain, sur Néapolis, et ensuite sur Philippes, qui est une cité du premier district de Macédoine et une colonie romaine. Nous avons passé un certain temps dans cette ville et, le jour du sabbat, nous en avons franchi la porte pour rejoindre le bord de la rivière, où nous pensions trouver un lieu de prière. Nous nous sommes assis, et nous avons parlé aux femmes qui s’étaient réunies. L’une d’elles nommée Lydie, une négociante en étoffes de pourpre, originaire de la ville de Thyatire, et qui adorait le Dieu unique, écoutait. Le Seigneur lui ouvrit l’esprit pour la rendre attentive à ce que disait Paul. Quand elle fut baptisée, elle et tous les gens de sa maison, elle nous adressa cette invitation : « Si vous avez reconnu ma foi au Seigneur, venez donc dans ma maison pour y demeurer. » C’est ainsi qu’elle nous a forcé la main.  – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (149, 1-2, 3-4, 5-6a.9b)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Chantez au Seigneur un chant nouveau, louez-le dans l’assemblée de ses fidèles ! En Israël, joie pour son créateur ; dans Sion, allégresse pour son Roi ! Dansez à la louange de son nom, jouez pour lui, tambourins et cithares ! Car le Seigneur aime son peuple, il donne aux humbles l’éclat de la victoire. Que les fidèles exultent, glorieux, criant leur joie à l’heure du triomphe. Qu’ils proclament les éloges de Dieu : c’est la fierté de ses fidèles.
+        <w:t xml:space="preserve">Chantez au Seigneur un chant nouveau, louez-le dans l’assemblée de ses fidèles ! En Israël, joie pour son créateur ; dans Sion, allégresse pour son Roi !  Dansez à la louange de son nom, jouez pour lui, tambourins et cithares ! Car le Seigneur aime son peuple, il donne aux humbles l’éclat de la victoire.  Que les fidèles exultent, glorieux, criant leur joie à l’heure du triomphe. Qu’ils proclament les éloges de Dieu : c’est la fierté de ses fidèles.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Jn 15, 26 – 16, 4a)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus disait à ses disciples : « Quand viendra le Défenseur, que je vous enverrai d’auprès du Père, lui, l’Esprit de vérité qui procède du Père, il rendra témoignage en ma faveur. Et vous aussi, vous allez rendre témoignage, car vous êtes avec moi depuis le commencement. Je vous parle ainsi, pour que vous ne soyez pas scandalisés. On vous exclura des assemblées. Bien plus, l’heure vient où tous ceux qui vous tueront s’imagineront qu’ils rendent un culte à Dieu. Ils feront cela, parce qu’ils n’ont connu ni le Père ni moi. Eh bien, voici pourquoi je vous dis cela : quand l’heure sera venue, vous vous souviendrez que je vous l’avais dit. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là, Jésus disait à ses disciples : « Quand viendra le Défenseur, que je vous enverrai d’auprès du Père, lui, l’Esprit de vérité qui procède du Père, il rendra témoignage en ma faveur. Et vous aussi, vous allez rendre témoignage, car vous êtes avec moi depuis le commencement. Je vous parle ainsi, pour que vous ne soyez pas scandalisés. On vous exclura des assemblées. Bien plus, l’heure vient où tous ceux qui vous tueront s’imagineront qu’ils rendent un culte à Dieu. Ils feront cela, parce qu’ils n’ont connu ni le Père ni moi. Eh bien, voici pourquoi je vous dis cela : quand l’heure sera venue, vous vous souviendrez que je vous l’avais dit. »  – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>