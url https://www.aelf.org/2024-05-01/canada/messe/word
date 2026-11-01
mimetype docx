--- v0 (2025-11-02)
+++ v1 (2026-11-01)
@@ -8,118 +8,118 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>mercredi  1 mai 2024
+        <w:t>mercredi 1 mai 2024
 mercredi 5ème Semaine du Temps Pascal
 S. Joseph, travailleur. Mémoire facultative
 S. Pie V, pape. Mémoire facultative</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Ac 15, 1-6)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ces jours-là, des gens, venus de Judée à Antioche, enseignaient les frères en disant : « Si vous n’acceptez pas la circoncision selon la coutume qui vient de Moïse, vous ne pouvez pas être sauvés. » Cela provoqua un affrontement ainsi qu’une vive discussion engagée par Paul et Barnabé contre ces gens-là. Alors on décida que Paul et Barnabé, avec quelques autres frères, monteraient à Jérusalem auprès des Apôtres et des Anciens pour discuter de cette question. L’Église d’Antioche facilita leur voyage. Ils traversèrent la Phénicie et la Samarie en racontant la conversion des nations, ce qui remplissait de joie tous les frères. À leur arrivée à Jérusalem, ils furent accueillis par l’Église, les Apôtres et les Anciens, et ils rapportèrent tout ce que Dieu avait fait avec eux. Alors quelques membres du groupe des pharisiens qui étaient devenus croyants intervinrent pour dire qu’il fallait circoncire les païens et leur ordonner d’observer la loi de Moïse. Les Apôtres et les Anciens se réunirent pour examiner cette affaire. – Parole du Seigneur.
+        <w:t xml:space="preserve">En ces jours-là, des gens, venus de Judée à Antioche, enseignaient les frères en disant : « Si vous n’acceptez pas la circoncision selon la coutume qui vient de Moïse, vous ne pouvez pas être sauvés. » Cela provoqua un affrontement ainsi qu’une vive discussion engagée par Paul et Barnabé contre ces gens-là. Alors on décida que Paul et Barnabé, avec quelques autres frères, monteraient à Jérusalem auprès des Apôtres et des Anciens pour discuter de cette question. L’Église d’Antioche facilita leur voyage. Ils traversèrent la Phénicie et la Samarie en racontant la conversion des nations, ce qui remplissait de joie tous les frères. À leur arrivée à Jérusalem, ils furent accueillis par l’Église, les Apôtres et les Anciens, et ils rapportèrent tout ce que Dieu avait fait avec eux. Alors quelques membres du groupe des pharisiens qui étaient devenus croyants intervinrent pour dire qu’il fallait circoncire les païens et leur ordonner d’observer la loi de Moïse. Les Apôtres et les Anciens se réunirent pour examiner cette affaire.  – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (121 (122), 1-2, 3-4ab, 4cd-5)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Quelle joie quand on m’a dit : « Nous irons à la maison du Seigneur ! » Maintenant notre marche prend fin devant tes portes, Jérusalem ! Jérusalem, te voici dans tes murs : ville où tout ensemble ne fait qu’un ! C’est là que montent les tribus, les tribus du Seigneur. C’est là qu’Israël doit rendre grâce au nom du Seigneur. C’est là le siège du droit, le siège de la maison de David.
+        <w:t xml:space="preserve">Quelle joie quand on m’a dit : « Nous irons à la maison du Seigneur ! » Maintenant notre marche prend fin devant tes portes, Jérusalem !  Jérusalem, te voici dans tes murs : ville où tout ensemble ne fait qu’un ! C’est là que montent les tribus, les tribus du Seigneur.  C’est là qu’Israël doit rendre grâce au nom du Seigneur. C’est là le siège du droit, le siège de la maison de David.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Jn 15, 1-8)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus disait à ses disciples : « Moi, je suis la vraie vigne, et mon Père est le vigneron. Tout sarment qui est en moi, mais qui ne porte pas de fruit, mon Père l’enlève ; tout sarment qui porte du fruit, il le purifie en le taillant, pour qu’il en porte davantage. Mais vous, déjà vous voici purifiés grâce à la parole que je vous ai dite. Demeurez en moi, comme moi en vous. De même que le sarment ne peut pas porter de fruit par lui-même s’il ne demeure pas sur la vigne, de même vous non plus, si vous ne demeurez pas en moi. Moi, je suis la vigne, et vous, les sarments. Celui qui demeure en moi et en qui je demeure, celui-là porte beaucoup de fruit, car, en dehors de moi, vous ne pouvez rien faire. Si quelqu’un ne demeure pas en moi, il est, comme le sarment, jeté dehors, et il se dessèche. Les sarments secs, on les ramasse, on les jette au feu, et ils brûlent. Si vous demeurez en moi, et que mes paroles demeurent en vous, demandez tout ce que vous voulez, et cela se réalisera pour vous. Ce qui fait la gloire de mon Père, c’est que vous portiez beaucoup de fruit et que vous soyez pour moi des disciples. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là, Jésus disait à ses disciples : « Moi, je suis la vraie vigne, et mon Père est le vigneron. Tout sarment qui est en moi, mais qui ne porte pas de fruit, mon Père l’enlève ; tout sarment qui porte du fruit, il le purifie en le taillant, pour qu’il en porte davantage. Mais vous, déjà vous voici purifiés grâce à la parole que je vous ai dite. Demeurez en moi, comme moi en vous. De même que le sarment ne peut pas porter de fruit par lui-même s’il ne demeure pas sur la vigne, de même vous non plus, si vous ne demeurez pas en moi.  Moi, je suis la vigne, et vous, les sarments. Celui qui demeure en moi et en qui je demeure, celui-là porte beaucoup de fruit, car, en dehors de moi, vous ne pouvez rien faire. Si quelqu’un ne demeure pas en moi, il est, comme le sarment, jeté dehors, et il se dessèche. Les sarments secs, on les ramasse, on les jette au feu, et ils brûlent. Si vous demeurez en moi, et que mes paroles demeurent en vous, demandez tout ce que vous voulez, et cela se réalisera pour vous. Ce qui fait la gloire de mon Père, c’est que vous portiez beaucoup de fruit et que vous soyez pour moi des disciples. »  – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>