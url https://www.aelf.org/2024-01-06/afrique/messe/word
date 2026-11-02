--- v0 (2025-11-02)
+++ v1 (2026-11-02)
@@ -8,135 +8,135 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>samedi  6 janvier 2024
+        <w:t>samedi 6 janvier 2024
 6 janvier
 </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (1 Jn  5, 5-13)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bien-aimés, qui donc est vainqueur du monde ? N’est-ce pas celui qui croit que Jésus est le Fils de Dieu ? C’est lui, Jésus Christ, qui est venu par l’eau et par le sang : non pas seulement avec l’eau, mais avec l’eau et avec le sang. Et celui qui rend témoignage, c’est l’Esprit, car l’Esprit est la vérité. En effet, ils sont trois qui rendent témoignage, l’Esprit, l’eau et le sang, et les trois n’en font qu’un. Nous acceptons bien le témoignage des hommes ; or, le témoignage de Dieu a plus de valeur, puisque le témoignage de Dieu, c’est celui qu’il rend à son Fils. Celui qui met sa foi dans le Fils de Dieu possède en lui-même ce témoignage. Celui qui ne croit pas Dieu, celui-là fait de Dieu un menteur, puisqu’il n’a pas mis sa foi dans le témoignage que Dieu rend à son Fils. Et ce témoignage, le voici : Dieu nous a donné la vie éternelle, et cette vie est dans son Fils. Celui qui a le Fils possède la vie ; celui qui n’a pas le Fils de Dieu ne possède pas la vie. Je vous ai écrit cela pour que vous sachiez que vous avez la vie éternelle, vous qui mettez votre foi dans le nom du Fils de Dieu. – Parole du Seigneur.
+        <w:t xml:space="preserve">Bien-aimés,     qui donc est vainqueur du monde ? N’est-ce pas celui qui croit que Jésus est le Fils de Dieu ?     C’est lui, Jésus Christ, qui est venu par l’eau et par le sang : non pas seulement avec l’eau, mais avec l’eau et avec le sang. Et celui qui rend témoignage, c’est l’Esprit, car l’Esprit est la vérité.     En effet, ils sont trois qui rendent témoignage,     l’Esprit, l’eau et le sang, et les trois n’en font qu’un.     Nous acceptons bien le témoignage des hommes ; or, le témoignage de Dieu a plus de valeur, puisque le témoignage de Dieu, c’est celui qu’il rend à son Fils.     Celui qui met sa foi dans le Fils de Dieu possède en lui-même ce témoignage. Celui qui ne croit pas Dieu, celui-là fait de Dieu un menteur, puisqu’il n’a pas mis sa foi dans le témoignage que Dieu rend à son Fils.     Et ce témoignage, le voici : Dieu nous a donné la vie éternelle, et cette vie est dans son Fils.     Celui qui a le Fils possède la vie ; celui qui n’a pas le Fils de Dieu ne possède pas la vie.     Je vous ai écrit cela pour que vous sachiez que vous avez la vie éternelle, vous qui mettez votre foi dans le nom du Fils de Dieu.              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 147 (147b), 12-13, 14-15, 19-20)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Glorifie le Seigneur, Jérusalem ! Célèbre ton Dieu, ô Sion ! Il a consolidé les barres de tes portes, dans tes murs il a béni tes enfants. il fait régner la paix à tes frontières, et d’un pain de froment te rassasie. Il envoie sa parole sur la terre : rapide, son verbe la parcourt. Il révèle sa parole à Jacob, ses volontés et ses lois à Israël. Pas un peuple qu’il ait ainsi traité ; nul autre n’a connu ses volontés.
+        <w:t xml:space="preserve">Glorifie le Seigneur, Jérusalem ! Célèbre ton Dieu, ô Sion ! Il a consolidé les barres de tes portes, dans tes murs il a béni tes enfants.  il fait régner la paix à tes frontières, et d’un pain de froment te rassasie. Il envoie sa parole sur la terre : rapide, son verbe la parcourt.  Il révèle sa parole à Jacob, ses volontés et ses lois à Israël. Pas un peuple qu’il ait ainsi traité ; nul autre n’a connu ses volontés.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mc 1, 7-11)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jean le Baptiste proclamait : « Voici venir derrière moi celui qui est plus fort que moi ; je ne suis pas digne de m’abaisser pour défaire la courroie de ses sandales. Moi, je vous ai baptisés avec de l’eau ; lui vous baptisera dans l’Esprit Saint. » En ces jours-là, Jésus vint de Nazareth, ville de Galilée, et il fut baptisé par Jean dans le Jourdain. Et aussitôt, en remontant de l’eau, il vit les cieux se déchirer et l’Esprit descendre sur lui comme une colombe. Il y eut une voix venant des cieux : « Tu es mon Fils bien-aimé ; en toi, je trouve ma joie. » – Acclamons la Parole de Dieu. OU BIEN
+        <w:t xml:space="preserve">En ce temps-là,     Jean le Baptiste proclamait : « Voici venir derrière moi celui qui est plus fort que moi ; je ne suis pas digne de m’abaisser pour défaire la courroie de ses sandales.         Moi, je vous ai baptisés avec de l’eau ; lui vous baptisera dans l’Esprit Saint. »      En ces jours-là, Jésus vint de Nazareth, ville de Galilée, et il fut baptisé par Jean dans le Jourdain.     Et aussitôt, en remontant de l’eau, il vit les cieux se déchirer et l’Esprit descendre sur lui comme une colombe.     Il y eut une voix venant des cieux : « Tu es mon Fils bien-aimé ; en toi, je trouve ma joie. »              – Acclamons la Parole de Dieu.     OU BIEN
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
         <w:t>Évangile (Lc 3, 23-38)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Quand il commença, Jésus avait environ trente ans ; il était, à ce que l’on pensait, fils de Joseph, fils d’Éli, fils de Matthate, fils de Lévi, fils de Melki, fils de Jannaï, fils de Joseph, fils de Mattathias, fils d’Amos, fils de Nahoum, fils de Hesli, fils de Naggaï, fils de Maath, fils de Mattathias, fils de Séméine, fils de Josek, fils de Joda, fils de Joanane, fils de Résa, fils de Zorobabel, fils de Salathiel, fils de Néri, fils de Melki, fils d’Addi, fils de Kosam, fils d’Elmadam, fils d’Er, fils de Jésus, fils d’Éliézer, fils de Jorim, fils de Matthate, fils de Lévi, fils de Syméon, fils de Juda, fils de Joseph, fils de Jonam, fils d’Éliakim, fils de Méléa, fils de Menna, fils de Mattatha, fils de Natham, fils de David, fils de Jessé, fils de Jobed, fils de Booz, fils de Sala, fils de Naassone, fils d’Aminadab, fils d’Admine, fils d’Arni, fils d’Esrom, fils de Pharès, fils de Juda, fils de Jacob, fils d’Isaac, fils d’Abraham, fils de Thara, fils de Nakor, fils de Sérouk, fils de Ragaou, fils de Phalek, fils d’Éber, fils de Sala, fils de Kaïnam, fils d’Arphaxad, fils de Sem, fils de Noé, fils de Lamek, fils de Mathusalem, fils de Hénok, fils de Jareth, fils de Maléléel, fils de Kaïnam, fils d’Énos, fils de Seth, fils d’Adam, fils de Dieu. – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">   Quand il commença, Jésus avait environ trente ans ; il était, à ce que l’on pensait, fils de Joseph, fils d’Éli,     fils de Matthate, fils de Lévi, fils de Melki, fils de Jannaï, fils de Joseph,     fils de Mattathias, fils d’Amos, fils de Nahoum, fils de Hesli, fils de Naggaï,     fils de Maath, fils de Mattathias, fils de Séméine, fils de Josek, fils de Joda,     fils de Joanane, fils de Résa, fils de Zorobabel, fils de Salathiel, fils de Néri,     fils de Melki, fils d’Addi, fils de Kosam, fils d’Elmadam, fils d’Er,     fils de Jésus, fils d’Éliézer, fils de Jorim, fils de Matthate, fils de Lévi,     fils de Syméon, fils de Juda, fils de Joseph, fils de Jonam, fils d’Éliakim,     fils de Méléa, fils de Menna, fils de Mattatha, fils de Natham, fils de David,     fils de Jessé, fils de Jobed, fils de Booz, fils de Sala, fils de Naassone,     fils d’Aminadab, fils d’Admine, fils d’Arni, fils d’Esrom, fils de Pharès, fils de Juda,     fils de Jacob, fils d’Isaac, fils d’Abraham, fils de Thara, fils de Nakor,     fils de Sérouk, fils de Ragaou, fils de Phalek, fils d’Éber, fils de Sala,     fils de Kaïnam, fils d’Arphaxad, fils de Sem, fils de Noé, fils de Lamek,     fils de Mathusalem, fils de Hénok, fils de Jareth, fils de Maléléel, fils de Kaïnam,     fils d’Énos, fils de Seth, fils d’Adam, fils de Dieu.              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -217,50 +217,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>