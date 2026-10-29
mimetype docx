--- v0 (2025-10-31)
+++ v1 (2026-10-29)
@@ -8,118 +8,118 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>jeudi  7 décembre 2023
+        <w:t>jeudi 7 décembre 2023
 jeudi, 1ère Semaine de l'Avent
 S. Ambroise, évêque, docteur de l'Église
 Mémoire</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Is 26, 1-6)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce jour-là, ce cantique sera chanté dans le pays de Juda : Nous avons une ville forte ! Le Seigneur a mis pour sauvegarde muraille et avant-mur. Ouvrez les portes ! Elle entrera, la nation juste, qui se garde fidèle. Immuable en ton dessein, tu préserves la paix, la paix de qui s’appuie sur toi. Prenez appui sur le Seigneur, à jamais, sur lui, le Seigneur, le Roc éternel. Il a rabaissé ceux qui siégeaient dans les hauteurs, il a humilié la cité inaccessible, l’a humiliée jusqu’à terre, et lui a fait mordre la poussière. Elle sera foulée aux pieds, sous le pied des pauvres, les pas des faibles. – Parole du Seigneur.
+        <w:t xml:space="preserve">En ce jour-là, ce cantique sera chanté dans le pays de Juda : Nous avons une ville forte ! Le Seigneur a mis pour sauvegarde muraille et avant-mur. Ouvrez les portes ! Elle entrera, la nation juste, qui se garde fidèle. Immuable en ton dessein, tu préserves la paix, la paix de qui s’appuie sur toi. Prenez appui sur le Seigneur, à jamais, sur lui, le Seigneur, le Roc éternel. Il a rabaissé ceux qui siégeaient dans les hauteurs, il a humilié la cité inaccessible, l’a humiliée jusqu’à terre, et lui a fait mordre la poussière. Elle sera foulée aux pieds, sous le pied des pauvres, les pas des faibles.  – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 117 (118), 1.8, 19-20, 21.25, 26)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rendez grâce au Seigneur : Il est bon ! Éternel est son amour ! Mieux vaut s’appuyer sur le Seigneur que de compter sur les hommes ! Ouvrez-moi les portes de justice : j’entrerai, je rendrai grâce au Seigneur. « C’est ici la porte du Seigneur : qu’ils entrent, les justes ! » Je te rends grâce car tu m’as exaucé : tu es pour moi le salut. Donne, Seigneur, donne le salut ! Donne, Seigneur, donne la victoire ! Béni soit au nom du Seigneur celui qui vient ! De la maison du Seigneur, nous vous bénissons !
+        <w:t xml:space="preserve">Rendez grâce au Seigneur : Il est bon ! Éternel est son amour ! Mieux vaut s’appuyer sur le Seigneur que de compter sur les hommes !  Ouvrez-moi les portes de justice : j’entrerai, je rendrai grâce au Seigneur. « C’est ici la porte du Seigneur : qu’ils entrent, les justes ! »  Je te rends grâce car tu m’as exaucé : tu es pour moi le salut. Donne, Seigneur, donne le salut ! Donne, Seigneur, donne la victoire !  Béni soit au nom du Seigneur celui qui vient ! De la maison du Seigneur, nous vous bénissons !
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mt 7, 21.24-27)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus disait à ses disciples : « Ce n’est pas en me disant : “Seigneur, Seigneur !” qu’on entrera dans le royaume des Cieux, mais c’est en faisant la volonté de mon Père qui est aux cieux. Ainsi, celui qui entend les paroles que je dis là et les met en pratique est comparable à un homme prévoyant qui a construit sa maison sur le roc. La pluie est tombée, les torrents ont dévalé, les vents ont soufflé et se sont abattus sur cette maison ; la maison ne s’est pas écroulée, car elle était fondée sur le roc. Et celui qui entend de moi ces paroles sans les mettre en pratique est comparable à un homme insensé qui a construit sa maison sur le sable. La pluie est tombée, les torrents ont dévalé, les vents ont soufflé, ils sont venus battre cette maison ; la maison s’est écroulée, et son écroulement a été complet. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là, Jésus disait à ses disciples : « Ce n’est pas en me disant : “Seigneur, Seigneur !” qu’on entrera dans le royaume des Cieux, mais c’est en faisant la volonté de mon Père qui est aux cieux. Ainsi, celui qui entend les paroles que je dis là et les met en pratique est comparable à un homme prévoyant qui a construit sa maison sur le roc. La pluie est tombée, les torrents ont dévalé, les vents ont soufflé et se sont abattus sur cette maison ; la maison ne s’est pas écroulée, car elle était fondée sur le roc. Et celui qui entend de moi ces paroles sans les mettre en pratique est comparable à un homme insensé qui a construit sa maison sur le sable. La pluie est tombée, les torrents ont dévalé, les vents ont soufflé, ils sont venus battre cette maison ; la maison s’est écroulée, et son écroulement a été complet. »  – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>