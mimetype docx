--- v0 (2025-12-13)
+++ v1 (2026-10-27)
@@ -8,136 +8,136 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>lundi  4 décembre 2023
+        <w:t>lundi 4 décembre 2023
 lundi, 1ère Semaine de l'Avent
 S. Jean de Damas, prêtre et docteur de l'Eglise
 Mémoire facultative</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Is 4, 2-6)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">( lecture pour l'année A (2025-2026) , où la lecture ci-dessous a été lue la veille) Ce jour-là, le Germe que fera grandir le Seigneur sera l’honneur et la gloire des rescapés d’Israël, le Fruit de la terre sera leur fierté et leur splendeur. Alors, ceux qui seront restés dans Sion, les survivants de Jérusalem, seront appelés saints : tous seront inscrits à Jérusalem pour y vivre. Quand le Seigneur aura lavé la souillure des filles de Sion, purifié Jérusalem du sang répandu, en y faisant passer le souffle du jugement, un souffle d’incendie, alors, sur toute la montagne de Sion, sur les assemblées qui s’y tiennent, le Seigneur créera une nuée pendant le jour et, pendant la nuit, une fumée avec un feu de flammes éclatantes. Et au-dessus de tout, comme un dais, la gloire du Seigneur : elle sera, contre la chaleur du jour, l’ombre d’une hutte, un refuge, un abri contre l’orage et la pluie. – Parole du Seigneur.
+        <w:t xml:space="preserve">(lecture pour l'année A (2025-2026), où la lecture ci-dessous a été lue la veille)  Ce jour-là, le Germe que fera grandir le Seigneur sera l’honneur et la gloire des rescapés d’Israël, le Fruit de la terre sera leur fierté et leur splendeur.           Alors, ceux qui seront restés dans Sion, les survivants de Jérusalem, seront appelés saints : tous seront inscrits à Jérusalem pour y vivre.           Quand le Seigneur aura lavé la souillure des filles de Sion, purifié Jérusalem du sang répandu, en y faisant passer le souffle du jugement, un souffle d’incendie,           alors, sur toute la montagne de Sion, sur les assemblées qui s’y tiennent, le Seigneur créera une nuée pendant le jour et, pendant la nuit, une fumée avec un feu de flammes éclatantes. Et au-dessus de tout, comme un dais, la gloire du Seigneur :           elle sera, contre la chaleur du jour, l’ombre d’une hutte, un refuge, un abri contre l’orage et la pluie.                          – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Première lecture (Is 2, 1-5)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">(à employer de préférence les années B et C. 2026-2027 : année B ) Parole d’Isaïe, – ce qu’il a vu au sujet de Juda et de Jérusalem. Il arrivera dans les derniers jours que la montagne de la maison du Seigneur se tiendra plus haut que les monts, s’élèvera au-dessus des collines. Vers elle, afflueront toutes les nations et viendront des peuples nombreux. Ils diront : « Venez ! montons à la montagne du Seigneur, à la maison du Dieu de Jacob ! Qu’il nous enseigne ses chemins, et nous irons par ses sentiers. » Oui, la loi sortira de Sion, et de Jérusalem, la parole du Seigneur. Il sera juge entre les nations et l’arbitre de peuples nombreux. De leurs épées, ils forgeront des socs, et de leurs lances, des faucilles. Jamais nation contre nation ne lèvera l’épée ; ils n’apprendront plus la guerre. Venez, maison de Jacob ! Marchons à la lumière du Seigneur. – Parole du Seigneur.
+        <w:t xml:space="preserve">(à employer de préférence les années B et C. 2026-2027 : année B)  Parole d’Isaïe, – ce qu’il a vu au sujet de Juda et de Jérusalem.  Il arrivera dans les derniers jours que la montagne de la maison du Seigneur se tiendra plus haut que les monts, s’élèvera au-dessus des collines. Vers elle, afflueront toutes les nations et viendront des peuples nombreux. Ils diront : « Venez ! montons à la montagne du Seigneur, à la maison du Dieu de Jacob ! Qu’il nous enseigne ses chemins, et nous irons par ses sentiers. » Oui, la loi sortira de Sion, et de Jérusalem, la parole du Seigneur.  Il sera juge entre les nations et l’arbitre de peuples nombreux. De leurs épées, ils forgeront des socs, et de leurs lances, des faucilles. Jamais nation contre nation ne lèvera l’épée ; ils n’apprendront plus la guerre. Venez, maison de Jacob ! Marchons à la lumière du Seigneur.  – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Psaume (Ps 121 (122), 1-2, 3-4ab, 4cd-5, 6-7, 8-9)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Quelle joie quand on m’a dit : « Nous irons à la maison du Seigneur ! » Maintenant notre marche prend fin devant tes portes, Jérusalem ! Jérusalem, te voici dans tes murs : ville où tout ensemble ne fait qu’un ! C’est là que montent les tribus, les tribus du Seigneur, C'est là qu'Israël doit rendre grâce au nom du Seigneur ; c’est là le siège du droit, le siège de la maison de David. Appelez le bonheur sur Jérusalem : « Paix à ceux qui t’aiment ! Que la paix règne dans tes murs, le bonheur dans tes palais ! » À cause de mes frères et de mes proches, je dirai : « Paix sur toi ! » À cause de la maison du Seigneur notre Dieu, je désire ton bien.
+        <w:t xml:space="preserve">Quelle joie quand on m’a dit : « Nous irons à la maison du Seigneur ! » Maintenant notre marche prend fin devant tes portes, Jérusalem !  Jérusalem, te voici dans tes murs : ville où tout ensemble ne fait qu’un ! C’est là que montent les tribus, les tribus du Seigneur,  C'est là qu'Israël doit rendre grâce au nom du Seigneur ; c’est là le siège du droit, le siège de la maison de David.  Appelez le bonheur sur Jérusalem : « Paix à ceux qui t’aiment ! Que la paix règne dans tes murs, le bonheur dans tes palais ! »  À cause de mes frères et de mes proches, je dirai : « Paix sur toi ! » À cause de la maison du Seigneur notre Dieu, je désire ton bien.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
         <w:t>Évangile (Mt 8, 5-11)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, comme Jésus était entré à Capharnaüm, un centurion s’approcha de lui et le supplia : « Seigneur, mon serviteur est couché, à la maison, paralysé, et il souffre terriblement. » Jésus lui dit : « Je vais aller moi-même le guérir. » Le centurion reprit : « Seigneur, je ne suis pas digne que tu entres sous mon toit, mais dis seulement une parole et mon serviteur sera guéri. Moi-même qui suis soumis à une autorité, j’ai des soldats sous mes ordres ; à l’un, je dis : “Va”, et il va ; à un autre : “Viens”, et il vient, et à mon esclave : “Fais ceci”, et il le fait. » À ces mots, Jésus fut dans l’admiration et dit à ceux qui le suivaient : « Amen, je vous le déclare, chez personne en Israël, je n’ai trouvé une telle foi. Aussi je vous le dis : Beaucoup viendront de l’orient et de l’occident et prendront place avec Abraham, Isaac et Jacob au festin du royaume des Cieux. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là, comme Jésus était entré à Capharnaüm, un centurion s’approcha de lui et le supplia : « Seigneur, mon serviteur est couché, à la maison, paralysé, et il souffre terriblement. » Jésus lui dit : « Je vais aller moi-même le guérir. » Le centurion reprit : « Seigneur, je ne suis pas digne que tu entres sous mon toit, mais dis seulement une parole et mon serviteur sera guéri. Moi-même qui suis soumis à une autorité, j’ai des soldats sous mes ordres ; à l’un, je dis : “Va”, et il va ; à un autre : “Viens”, et il vient, et à mon esclave : “Fais ceci”, et il le fait. » À ces mots, Jésus fut dans l’admiration et dit à ceux qui le suivaient : « Amen, je vous le déclare, chez personne en Israël, je n’ai trouvé une telle foi. Aussi je vous le dis : Beaucoup viendront de l’orient et de l’occident et prendront place avec Abraham, Isaac et Jacob au festin du royaume des Cieux. »  – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -218,50 +218,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>