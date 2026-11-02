--- v0 (2025-10-31)
+++ v1 (2026-11-02)
@@ -8,118 +8,118 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>lundi  6 novembre 2023
+        <w:t>lundi 6 novembre 2023
 lundi, 31ème Semaine du Temps Ordinaire
 de la férie
 </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Rm 11, 29-36)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frères, les dons gratuits de Dieu et son appel sont sans repentance. Jadis, en effet, vous avez refusé de croire en Dieu, et maintenant, par suite du refus de croire d’une partie d’Israël, vous avez obtenu miséricorde ; de même, maintenant, ce sont eux qui ont refusé de croire, par suite de la miséricorde que vous avez obtenue, mais c’est pour qu’ils obtiennent miséricorde, eux aussi. Dieu, en effet, a enfermé tous les hommes dans le refus de croire pour faire à tous miséricorde. Quelle profondeur dans la richesse, la sagesse et la connaissance de Dieu ! Ses décisions sont insondables, ses chemins sont impénétrables ! Qui a connu la pensée du Seigneur ? Qui a été son conseiller ? Qui lui a donné en premier et mériterait de recevoir en retour ? Car tout est de lui, et par lui, et pour lui. À lui la gloire pour l’éternité ! Amen. – Parole du Seigneur.
+        <w:t xml:space="preserve">Frères,     les dons gratuits de Dieu et son appel sont sans repentance.     Jadis, en effet, vous avez refusé de croire en Dieu, et maintenant, par suite du refus de croire d’une partie d’Israël, vous avez obtenu miséricorde ;     de même, maintenant, ce sont eux qui ont refusé de croire, par suite de la miséricorde que vous avez obtenue, mais c’est pour qu’ils obtiennent miséricorde, eux aussi.     Dieu, en effet, a enfermé tous les hommes dans le refus de croire pour faire à tous miséricorde.      Quelle profondeur dans la richesse, la sagesse et la connaissance de Dieu ! Ses décisions sont insondables, ses chemins sont impénétrables !     Qui a connu la pensée du Seigneur ? Qui a été son conseiller ?     Qui lui a donné en premier et mériterait de recevoir en retour ?     Car tout est de lui, et par lui, et pour lui. À lui la gloire pour l’éternité ! Amen.              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 68 (69), 30-31, 33-34, 36-37)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Me voici, humilié, meurtri, que ton salut, Dieu, me redresse. Et je louerai le nom de Dieu par un cantique, je vais le magnifier, lui rendre grâce. Les pauvres l’ont vu, ils sont en fête : « Vie et joie, à vous qui cherchez Dieu ! » Car le Seigneur écoute les humbles, il n’oublie pas les siens emprisonnés. Car Dieu viendra sauver Sion et rebâtir les villes de Juda. Il en fera une habitation, un héritage : patrimoine pour les descendants de ses serviteurs, demeure pour ceux qui aiment son nom.
+        <w:t xml:space="preserve">Me voici, humilié, meurtri, que ton salut, Dieu, me redresse. Et je louerai le nom de Dieu par un cantique, je vais le magnifier, lui rendre grâce.  Les pauvres l’ont vu, ils sont en fête : « Vie et joie, à vous qui cherchez Dieu ! » Car le Seigneur écoute les humbles, il n’oublie pas les siens emprisonnés.  Car Dieu viendra sauver Sion et rebâtir les villes de Juda. Il en fera une habitation, un héritage : patrimoine pour les descendants de ses serviteurs,      demeure pour ceux qui aiment son nom.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Lc 14, 12-14)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus disait au chef des pharisiens qui l’avait invité : « Quand tu donnes un déjeuner ou un dîner, n’invite pas tes amis, ni tes frères, ni tes parents, ni de riches voisins ; sinon, eux aussi te rendraient l’invitation et ce serait pour toi un don en retour. Au contraire, quand tu donnes une réception, invite des pauvres, des estropiés, des boiteux, des aveugles ; heureux seras-tu, parce qu’ils n’ont rien à te donner en retour : cela te sera rendu à la résurrection des justes. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là,     Jésus disait au chef des pharisiens qui l’avait invité : « Quand tu donnes un déjeuner ou un dîner, n’invite pas tes amis, ni tes frères, ni tes parents, ni de riches voisins ; sinon, eux aussi te rendraient l’invitation et ce serait pour toi un don en retour.     Au contraire, quand tu donnes une réception, invite des pauvres, des estropiés, des boiteux, des aveugles ;     heureux seras-tu, parce qu’ils n’ont rien à te donner en retour : cela te sera rendu à la résurrection des justes. »              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>