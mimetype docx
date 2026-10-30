--- v0 (2025-12-04)
+++ v1 (2026-10-30)
@@ -8,118 +8,118 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>vendredi  3 novembre 2023
+        <w:t>vendredi 3 novembre 2023
 vendredi, 30ème Semaine du Temps Ordinaire
 S. Martin de Porrès, religieux
 Mémoire facultative</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Rm 9, 1-5)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frères, c’est la vérité que je dis dans le Christ, je ne mens pas, ma conscience m’en rend témoignage dans l’Esprit Saint : j’ai dans le cœur une grande tristesse, une douleur incessante. Moi-même, pour les Juifs, mes frères de race, je souhaiterais être anathème, séparé du Christ : ils sont en effet Israélites, ils ont l’adoption, la gloire, les alliances, la législation, le culte, les promesses de Dieu ; ils ont les patriarches, et c’est de leur race que le Christ est né, lui qui est au-dessus de tout, Dieu béni pour les siècles. Amen. – Parole du Seigneur.
+        <w:t xml:space="preserve">Frères,     c’est la vérité que je dis dans le Christ, je ne mens pas, ma conscience m’en rend témoignage dans l’Esprit Saint :     j’ai dans le cœur une grande tristesse, une douleur incessante.     Moi-même, pour les Juifs, mes frères de race, je souhaiterais être anathème, séparé du Christ :     ils sont en effet Israélites, ils ont l’adoption, la gloire, les alliances, la législation, le culte, les promesses de Dieu ;     ils ont les patriarches, et c’est de leur race que le Christ est né, lui qui est au-dessus de tout, Dieu béni pour les siècles. Amen.              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 147 (147b), 12-13, 14-15, 19-20)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Glorifie le Seigneur, Jérusalem ! Célèbre ton Dieu, ô Sion ! Il a consolidé les barres de tes portes, dans tes murs il a béni tes enfants. Il fait régner la paix à tes frontières, et d’un pain de froment te rassasie. Il envoie sa parole sur la terre : rapide, son verbe la parcourt. Il révèle sa parole à Jacob, ses volontés et ses lois à Israël. Pas un peuple qu’il ait ainsi traité ; nul autre n’a connu ses volontés.
+        <w:t xml:space="preserve">Glorifie le Seigneur, Jérusalem ! Célèbre ton Dieu, ô Sion ! Il a consolidé les barres de tes portes, dans tes murs il a béni tes enfants.  Il fait régner la paix à tes frontières, et d’un pain de froment te rassasie. Il envoie sa parole sur la terre : rapide, son verbe la parcourt.  Il révèle sa parole à Jacob, ses volontés et ses lois à Israël. Pas un peuple qu’il ait ainsi traité ; nul autre n’a connu ses volontés.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Lc 14, 1-6)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Un jour de sabbat, Jésus était entré dans la maison d’un chef des pharisiens pour y prendre son repas, et ces derniers l’observaient. Or voici qu’il y avait devant lui un homme atteint d’hydropisie. Prenant la parole, Jésus s’adressa aux docteurs de la Loi et aux pharisiens pour leur demander : « Est-il permis, oui ou non, de faire une guérison le jour du sabbat ? » Ils gardèrent le silence. Tenant alors le malade, Jésus le guérit et le laissa aller. Puis il leur dit : « Si l’un de vous a un fils ou un bœuf qui tombe dans un puits, ne va-t-il pas aussitôt l’en retirer, même le jour du sabbat ? » Et ils furent incapables de trouver une réponse. – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">Un jour de sabbat, Jésus était entré dans la maison d’un chef des pharisiens pour y prendre son repas, et ces derniers l’observaient.     Or voici qu’il y avait devant lui un homme atteint d’hydropisie.     Prenant la parole, Jésus s’adressa aux docteurs de la Loi et aux pharisiens pour leur demander : « Est-il permis, oui ou non, de faire une guérison le jour du sabbat ? »     Ils gardèrent le silence. Tenant alors le malade, Jésus le guérit et le laissa aller.     Puis il leur dit : « Si l’un de vous a un fils ou un bœuf qui tombe dans un puits, ne va-t-il pas aussitôt l’en retirer, même le jour du sabbat ? »     Et ils furent incapables de trouver une réponse.              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>