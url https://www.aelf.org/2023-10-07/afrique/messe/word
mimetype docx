--- v0 (2025-10-19)
+++ v1 (2026-11-01)
@@ -8,118 +8,118 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>samedi  7 octobre 2023
+        <w:t>samedi 7 octobre 2023
 samedi, 26ème Semaine du Temps Ordinaire
 Notre-Dame du Rosaire
 Mémoire</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Ba 4, 5-12.27-29)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Courage, mon peuple, toi qui es la part d’Israël réservée à Dieu ! Vous avez été vendus aux nations païennes, mais ce n’était pas pour votre anéantissement ; vous avez excité la colère de Dieu : c’est pour cela que vous avez été livrés à vos adversaires. Car vous avez irrité votre Créateur en offrant des sacrifices aux démons et non à Dieu. Vous avez oublié le Dieu éternel, lui qui vous a nourris. Vous avez aussi attristé Jérusalem, elle qui vous a élevés, car elle a vu fondre sur vous la colère qui vient de Dieu, et elle a dit : « Écoutez, voisines de Sion, Dieu m’a infligé un deuil cruel. J’ai vu la captivité que l’Éternel a infligée à mes fils et à mes filles. Je les avais élevés dans la joie, je les ai laissés partir dans les larmes et le deuil. Que nul ne se réjouisse de mon sort, à moi qui suis veuve et délaissée par tout le monde. J’ai été abandonnée à cause des péchés de mes enfants, parce qu’ils se sont détournés de la loi de Dieu. Courage, mes enfants, criez vers Dieu ! Celui qui vous a infligé l’épreuve se souviendra de vous. Votre pensée vous a égarés loin de Dieu ; une fois convertis, mettez dix fois plus d’ardeur à le chercher. Car celui qui a fait venir sur vous ces calamités fera venir sur vous la joie éternelle, en assurant votre salut. » – Parole du Seigneur.
+        <w:t xml:space="preserve">Courage, mon peuple, toi qui es la part d’Israël réservée à Dieu !     Vous avez été vendus aux nations païennes, mais ce n’était pas pour votre anéantissement ; vous avez excité la colère de Dieu : c’est pour cela que vous avez été livrés à vos adversaires.     Car vous avez irrité votre Créateur en offrant des sacrifices aux démons et non à Dieu.     Vous avez oublié le Dieu éternel, lui qui vous a nourris. Vous avez aussi attristé Jérusalem, elle qui vous a élevés,     car elle a vu fondre sur vous la colère qui vient de Dieu, et elle a dit : « Écoutez, voisines de Sion, Dieu m’a infligé un deuil cruel.     J’ai vu la captivité que l’Éternel a infligée à mes fils et à mes filles.     Je les avais élevés dans la joie, je les ai laissés partir dans les larmes et le deuil.     Que nul ne se réjouisse de mon sort, à moi qui suis veuve et délaissée par tout le monde. J’ai été abandonnée à cause des péchés de mes enfants, parce qu’ils se sont détournés de la loi de Dieu.     Courage, mes enfants, criez vers Dieu ! Celui qui vous a infligé l’épreuve se souviendra de vous.     Votre pensée vous a égarés loin de Dieu ; une fois convertis, mettez dix fois plus d’ardeur à le chercher.     Car celui qui a fait venir sur vous ces calamités fera venir sur vous la joie éternelle, en assurant votre salut. »              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 68 (69), 33-35, 36-37)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Les pauvres l’ont vu, ils sont en fête : « Vie et joie, à vous qui cherchez Dieu ! » Car le Seigneur écoute les humbles, il n’oublie pas les siens emprisonnés. Que le ciel et la terre le célèbrent, les mers et tout leur peuplement ! Car Dieu viendra sauver Sion et rebâtir les villes de Juda. Il en fera une habitation, un héritage : patrimoine pour les descendants de ses serviteurs, demeure pour ceux qui aiment son nom.
+        <w:t xml:space="preserve">Les pauvres l’ont vu, ils sont en fête : « Vie et joie, à vous qui cherchez Dieu ! » Car le Seigneur écoute les humbles, il n’oublie pas les siens emprisonnés. Que le ciel et la terre le célèbrent, les mers et tout leur peuplement !  Car Dieu viendra sauver Sion et rebâtir les villes de Juda. Il en fera une habitation, un héritage : patrimoine pour les descendants de ses serviteurs,      demeure pour ceux qui aiment son nom.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Lc 10, 17-24)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, les 72 disciples que Jésus avait envoyés revinrent tout joyeux, en disant : « Seigneur, même les démons nous sont soumis en ton nom. » Jésus leur dit : « Je regardais Satan tomber du ciel comme l’éclair. Voici que je vous ai donné le pouvoir d’écraser serpents et scorpions, et sur toute la puissance de l’Ennemi : absolument rien ne pourra vous nuire. Toutefois, ne vous réjouissez pas parce que les esprits vous sont soumis ; mais réjouissez-vous parce que vos noms se trouvent inscrits dans les cieux. » À l’heure même, Jésus exulta de joie sous l’action de l’Esprit Saint, et il dit : « Père, Seigneur du ciel et de la terre, je proclame ta louange : ce que tu as caché aux sages et aux savants, tu l’as révélé aux tout-petits. Oui, Père, tu l’as voulu ainsi dans ta bienveillance. Tout m’a été remis par mon Père. Personne ne connaît qui est le Fils, sinon le Père ; et personne ne connaît qui est le Père, sinon le Fils et celui à qui le Fils veut le révéler. » Puis il se tourna vers ses disciples et leur dit en particulier : « Heureux les yeux qui voient ce que vous voyez ! Car, je vous le déclare : beaucoup de prophètes et de rois ont voulu voir ce que vous-mêmes voyez, et ne l’ont pas vu, entendre ce que vous entendez, et ne l’ont pas entendu. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là,     les 72 disciples que Jésus avait envoyés revinrent tout joyeux, en disant : « Seigneur, même les démons nous sont soumis en ton nom. »     Jésus leur dit : « Je regardais Satan tomber du ciel comme l’éclair.     Voici que je vous ai donné le pouvoir d’écraser serpents et scorpions, et sur toute la puissance de l’Ennemi : absolument rien ne pourra vous nuire.     Toutefois, ne vous réjouissez pas parce que les esprits vous sont soumis ; mais réjouissez-vous parce que vos noms se trouvent inscrits dans les cieux. »      À l’heure même, Jésus exulta de joie sous l’action de l’Esprit Saint, et il dit : « Père, Seigneur du ciel et de la terre, je proclame ta louange : ce que tu as caché aux sages et aux savants, tu l’as révélé aux tout-petits. Oui, Père, tu l’as voulu ainsi dans ta bienveillance.     Tout m’a été remis par mon Père. Personne ne connaît qui est le Fils, sinon le Père ; et personne ne connaît qui est le Père, sinon le Fils et celui à qui le Fils veut le révéler. »      Puis il se tourna vers ses disciples et leur dit en particulier : « Heureux les yeux qui voient ce que vous voyez !     Car, je vous le déclare : beaucoup de prophètes et de rois ont voulu voir ce que vous-mêmes voyez, et ne l’ont pas vu, entendre ce que vous entendez, et ne l’ont pas entendu. »              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>