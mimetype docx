--- v0 (2025-11-02)
+++ v1 (2026-11-01)
@@ -8,118 +8,118 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>mardi  3 octobre 2023
+        <w:t>mardi 3 octobre 2023
 mardi, 26ème Semaine du Temps Ordinaire
 de la férie
 </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Za 8, 20-23)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ainsi parle le Seigneur de l’univers : Voici que, de nouveau, des peuples afflueront, des habitants de nombreuses villes. Les habitants d’une ville iront dans une autre ville et diront : « Allons apaiser la face du Seigneur, allons chercher le Seigneur de l’univers ! Quant à moi, j’y vais. » Des peuples nombreux et des nations puissantes viendront à Jérusalem chercher le Seigneur de l’univers et apaiser sa face. Ainsi parle le Seigneur de l’univers : En ces jours-là, dix hommes de toute langue et de toute nation saisiront un Juif par son vêtement et lui diront : « Nous voulons aller avec vous, car nous avons appris que Dieu est avec vous. » – Parole du Seigneur.
+        <w:t xml:space="preserve">Ainsi parle le Seigneur de l’univers : Voici que, de nouveau, des peuples afflueront, des habitants de nombreuses villes.     Les habitants d’une ville iront dans une autre ville et diront : « Allons apaiser la face du Seigneur, allons chercher le Seigneur de l’univers ! Quant à moi, j’y vais. »     Des peuples nombreux et des nations puissantes viendront à Jérusalem chercher le Seigneur de l’univers et apaiser sa face.     Ainsi parle le Seigneur de l’univers : En ces jours-là, dix hommes de toute langue et de toute nation saisiront un Juif par son vêtement et lui diront : « Nous voulons aller avec vous, car nous avons appris que Dieu est avec vous. »              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 86 (87), 1-3, 4, 5, 6-7)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Elle est fondée sur les montagnes saintes. Le Seigneur aime les portes de Sion plus que toutes les demeures de Jacob. Pour ta gloire on parle de toi, ville de Dieu ! « Je cite l’Égypte et Babylone entre celles qui me connaissent. » Voyez Tyr, la Philistie, l’Éthiopie : chacune est née là-bas. Mais on appelle Sion : « Ma mère ! » car en elle, tout homme est né. C’est lui, le Très-Haut, qui la maintient. Au registre des peuples, le Seigneur écrit : « Chacun est né là-bas. » Tous ensemble ils dansent, et ils chantent : « En toi, toutes nos sources ! »
+        <w:t xml:space="preserve">Elle est fondée sur les montagnes saintes. Le Seigneur aime les portes de Sion plus que toutes les demeures de Jacob. Pour ta gloire on parle de toi, ville de Dieu !  « Je cite l’Égypte et Babylone entre celles qui me connaissent. » Voyez Tyr, la Philistie, l’Éthiopie : chacune est née là-bas.  Mais on appelle Sion : « Ma mère ! » car en elle, tout homme est né. C’est lui, le Très-Haut, qui la maintient.  Au registre des peuples, le Seigneur écrit : « Chacun est né là-bas. » Tous ensemble ils dansent, et ils chantent : « En toi, toutes nos sources ! »
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Lc 9, 51-56)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Comme s’accomplissait le temps où il allait être enlevé au ciel, Jésus, le visage déterminé, prit la route de Jérusalem. Il envoya, en avant de lui, des messagers ; ceux-ci se mirent en route et entrèrent dans un village de Samaritains pour préparer sa venue. Mais on refusa de le recevoir, parce qu’il se dirigeait vers Jérusalem. Voyant cela, les disciples Jacques et Jean dirent : « Seigneur, veux-tu que nous ordonnions qu’un feu tombe du ciel et les détruise ? » Mais Jésus, se retournant, les réprimanda. Puis ils partirent pour un autre village. – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">Comme s’accomplissait le temps où il allait être enlevé au ciel, Jésus, le visage déterminé, prit la route de Jérusalem.     Il envoya, en avant de lui, des messagers ; ceux-ci se mirent en route et entrèrent dans un village de Samaritains pour préparer sa venue.     Mais on refusa de le recevoir, parce qu’il se dirigeait vers Jérusalem.     Voyant cela, les disciples Jacques et Jean dirent : « Seigneur, veux-tu que nous ordonnions qu’un feu tombe du ciel et les détruise ? »     Mais Jésus, se retournant, les réprimanda.     Puis ils partirent pour un autre village.              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>