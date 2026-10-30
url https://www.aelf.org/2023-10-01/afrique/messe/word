--- v0 (2025-10-21)
+++ v1 (2026-10-30)
@@ -8,153 +8,153 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>dimanche  1 octobre 2023
+        <w:t>dimanche 1 octobre 2023
 dimanche, 26ème Semaine du Temps Ordinaire
 </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Ez 18, 25-28)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ainsi parle le Seigneur : « Vous dites : ‘La conduite du Seigneur n’est pas la bonne’. Écoutez donc, fils d’Israël : est-ce ma conduite qui n’est pas la bonne ? N’est-ce pas plutôt la vôtre ? Si le juste se détourne de sa justice, commet le mal, et meurt dans cet état, c’est à cause de son mal qu’il mourra. Si le méchant se détourne de sa méchanceté pour pratiquer le droit et la justice, il sauvera sa vie. Il a ouvert les yeux et s’est détourné de ses crimes. C’est certain, il vivra, il ne mourra pas. » – Parole du Seigneur.
+        <w:t xml:space="preserve">Ainsi parle le Seigneur :     « Vous dites : ‘La conduite du Seigneur n’est pas la bonne’. Écoutez donc, fils d’Israël : est-ce ma conduite qui n’est pas la bonne ? N’est-ce pas plutôt la vôtre ?     Si le juste se détourne de sa justice, commet le mal, et meurt dans cet état, c’est à cause de son mal qu’il mourra.     Si le méchant se détourne de sa méchanceté pour pratiquer le droit et la justice, il sauvera sa vie.     Il a ouvert les yeux et s’est détourné de ses crimes. C’est certain, il vivra, il ne mourra pas. »      – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 24 (25), 4-5ab, 6-7, 8-9)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Seigneur, enseigne-moi tes voies, fais-moi connaître ta route. Dirige-moi par ta vérité, enseigne-moi, car tu es le Dieu qui me sauve. Rappelle-toi, Seigneur, ta tendresse, ton amour qui est de toujours. Oublie les révoltes, les péchés de ma jeunesse ; dans ton amour, ne m’oublie pas. Il est droit, il est bon, le Seigneur, lui qui montre aux pécheurs le chemin. Sa justice dirige les humbles, il enseigne aux humbles son chemin.
+        <w:t xml:space="preserve">Seigneur, enseigne-moi tes voies, fais-moi connaître ta route. Dirige-moi par ta vérité, enseigne-moi, car tu es le Dieu qui me sauve.  Rappelle-toi, Seigneur, ta tendresse, ton amour qui est de toujours. Oublie les révoltes, les péchés de ma jeunesse ; dans ton amour, ne m’oublie pas.  Il est droit, il est bon, le Seigneur, lui qui montre aux pécheurs le chemin. Sa justice dirige les humbles, il enseigne aux humbles son chemin.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Deuxième lecture (Ph 2, 1-11)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frères, s’il est vrai que, dans le Christ, on se réconforte les uns les autres, si l’on s’encourage avec amour, si l’on est en communion dans l’Esprit, si l’on a de la tendresse et de la compassion, alors, pour que ma joie soit complète, ayez les mêmes dispositions, le même amour, les mêmes sentiments ; recherchez l’unité. Ne soyez jamais intrigants ni vaniteux, mais ayez assez d’humilité pour estimer les autres supérieurs à vous-mêmes. Que chacun de vous ne soit pas préoccupé de ses propres intérêts ; pensez aussi à ceux des autres. Ayez en vous les dispositions qui sont dans le Christ Jésus : ayant la condition de Dieu, il ne retint pas jalousement le rang qui l’égalait à Dieu. Mais il s’est anéanti, prenant la condition de serviteur, devenant semblable aux hommes. Reconnu homme à son aspect, il s’est abaissé, devenant obéissant jusqu’à la mort, et la mort de la croix. C’est pourquoi Dieu l’a exalté : il l’a doté du Nom qui est au-dessus de tout nom, afin qu’au nom de Jésus tout genou fléchisse au ciel, sur terre et aux enfers, et que toute langue proclame : « Jésus Christ est Seigneur » à la gloire de Dieu le Père. – Parole du Seigneur. Ou bien, lecture brève : OU LECTURE BREVE
+        <w:t xml:space="preserve">Frères,     s’il est vrai que, dans le Christ, on se réconforte les uns les autres, si l’on s’encourage avec amour, si l’on est en communion dans l’Esprit, si l’on a de la tendresse et de la compassion,     alors, pour que ma joie soit complète, ayez les mêmes dispositions, le même amour, les mêmes sentiments ; recherchez l’unité.     Ne soyez jamais intrigants ni vaniteux, mais ayez assez d’humilité pour estimer les autres supérieurs à vous-mêmes.     Que chacun de vous ne soit pas préoccupé de ses propres intérêts ; pensez aussi à ceux des autres.      Ayez en vous les dispositions qui sont dans le Christ Jésus :     ayant la condition de Dieu, il ne retint pas jalousement le rang qui l’égalait à Dieu.      Mais il s’est anéanti, prenant la condition de serviteur, devenant semblable aux hommes.  Reconnu homme à son aspect,     il s’est abaissé, devenant obéissant jusqu’à la mort, et la mort de la croix.      C’est pourquoi Dieu l’a exalté : il l’a doté du Nom qui est au-dessus de tout nom,      afin qu’au nom de Jésus tout genou fléchisse au ciel, sur terre et aux enfers,      et que toute langue proclame : « Jésus Christ est Seigneur » à la gloire de Dieu le Père.      – Parole du Seigneur.  Ou bien, lecture brève :     OU LECTURE BREVE
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
         <w:t>Deuxième lecture (Ph 2, 1-5)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frères, s’il est vrai que, dans le Christ, on se réconforte les uns les autres, si l’on s’encourage avec amour, si l’on est en communion dans l’Esprit, si l’on a de la tendresse et de la compassion, alors, pour que ma joie soit complète, ayez les mêmes dispositions, le même amour, les mêmes sentiments ; recherchez l’unité. Ne soyez jamais intrigants ni vaniteux, mais ayez assez d’humilité pour estimer les autres supérieurs à vous-mêmes. Que chacun de vous ne soit pas préoccupé de ses propres intérêts ; pensez aussi à ceux des autres. Ayez en vous les dispositions qui sont dans le Christ Jésus. – Parole du Seigneur.
+        <w:t xml:space="preserve">Frères,     s’il est vrai que, dans le Christ, on se réconforte les uns les autres, si l’on s’encourage avec amour, si l’on est en communion dans l’Esprit, si l’on a de la tendresse et de la compassion,     alors, pour que ma joie soit complète, ayez les mêmes dispositions, le même amour, les mêmes sentiments ; recherchez l’unité.     Ne soyez jamais intrigants ni vaniteux, mais ayez assez d’humilité pour estimer les autres supérieurs à vous-mêmes.     Que chacun de vous ne soit pas préoccupé de ses propres intérêts ; pensez aussi à ceux des autres.      Ayez en vous les dispositions qui sont dans le Christ Jésus.      – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc6"/>
       <w:r>
         <w:t>Évangile (Mt 21, 28-32)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus disait aux grands prêtres et aux anciens du peuple : « Quel est votre avis ? Un homme avait deux fils. Il vint trouver le premier et lui dit : ‘Mon enfant, va travailler aujourd’hui à la vigne.’ Celui-ci répondit : ‘Je ne veux pas.’ Mais ensuite, s’étant repenti, il y alla. Puis le père alla trouver le second et lui parla de la même manière. Celui-ci répondit : ‘Oui, Seigneur !’ et il n’y alla pas. Lequel des deux a fait la volonté du père ? » Ils lui répondent : « Le premier. » Jésus leur dit : « Amen, je vous le déclare : les publicains et les prostituées vous précèdent dans le royaume de Dieu. Car Jean le Baptiste est venu à vous sur le chemin de la justice, et vous n’avez pas cru à sa parole ; mais les publicains et les prostituées y ont cru. Tandis que vous, après avoir vu cela, vous ne vous êtes même pas repentis plus tard pour croire à sa parole. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là, Jésus disait aux grands prêtres et aux anciens du peuple :     « Quel est votre avis ? Un homme avait deux fils. Il vint trouver le premier et lui dit : ‘Mon enfant, va travailler aujourd’hui à la vigne.’     Celui-ci répondit : ‘Je ne veux pas.’ Mais ensuite, s’étant repenti, il y alla.     Puis le père alla trouver le second et lui parla de la même manière. Celui-ci répondit : ‘Oui, Seigneur !’ et il n’y alla pas.     Lequel des deux a fait la volonté du père ? » Ils lui répondent : « Le premier. »  Jésus leur dit : « Amen, je vous le déclare : les publicains et les prostituées vous précèdent dans le royaume de Dieu.     Car Jean le Baptiste est venu à vous sur le chemin de la justice, et vous n’avez pas cru à sa parole ; mais les publicains et les prostituées y ont cru. Tandis que vous, après avoir vu cela, vous ne vous êtes même pas repentis plus tard pour croire à sa parole. »      – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -235,50 +235,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>