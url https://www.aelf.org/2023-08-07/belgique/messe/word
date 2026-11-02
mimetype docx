--- v0 (2025-11-02)
+++ v1 (2026-11-02)
@@ -8,118 +8,118 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>lundi  7 août 2023
+        <w:t>lundi 7 août 2023
 lundi 18ème Semaine du Temps Ordinaire
 Ste Julienne du Mont-Cornillon, vierge
 Mémoire facultative</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Nb 11, 4b-15)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ces jours-là, dans le désert, les fils d’Israël se remirent à pleurer : « Ah ! qui donc nous donnera de la viande à manger ? Nous nous rappelons encore le poisson que nous mangions pour rien en Égypte, et les concombres, les melons, les poireaux, les oignons et l’ail ! Maintenant notre gorge est desséchée ; nous ne voyons jamais rien que de la manne ! » La manne était comme des grains de coriandre, elle ressemblait à de l’ambre jaune. Le peuple se dispersait pour la recueillir ; puis on la broyait sous la meule, ou on l’écrasait au pilon ; enfin on la cuisait dans la marmite et on en faisait des galettes. Elle avait le goût d’une friandise à l’huile. Lorsque, pendant la nuit, la rosée descendait sur le camp, la manne descendait sur elle. Moïse entendit pleurer le peuple, groupé par clans, chacun à l’entrée de sa tente. Le Seigneur s’enflamma d’une grande colère. Cela déplut à Moïse, et il dit au Seigneur : « Pourquoi traiter si mal ton serviteur ? Pourquoi n’ai-je pas trouvé grâce à tes yeux que tu m’aies imposé le fardeau de tout ce peuple ? Est-ce moi qui ai conçu tout ce peuple, est-ce moi qui l’ai enfanté, pour que tu me dises : “Comme on porte un nourrisson, porte ce peuple dans tes bras jusqu’au pays que j’ai juré de donner à tes pères” ? Où puis-je trouver de la viande pour en donner à tout ce peuple, quand ils viennent pleurer près de moi en disant : “Donne-nous de la viande à manger” ? Je ne puis, à moi seul, porter tout ce peuple : c’est trop lourd pour moi. Si c’est ainsi que tu me traites, tue-moi donc ; oui, tue-moi, si j’ai trouvé grâce à tes yeux. Que je ne voie pas mon malheur ! » – Parole du Seigneur.
+        <w:t xml:space="preserve">En ces jours-là, dans le désert,     les fils d’Israël se remirent à pleurer : « Ah ! qui donc nous donnera de la viande à manger ?     Nous nous rappelons encore le poisson que nous mangions pour rien en Égypte, et les concombres, les melons, les poireaux, les oignons et l’ail !     Maintenant notre gorge est desséchée ; nous ne voyons jamais rien que de la manne ! »     La manne était comme des grains de coriandre, elle ressemblait à de l’ambre jaune.     Le peuple se dispersait pour la recueillir ; puis on la broyait sous la meule, ou on l’écrasait au pilon ; enfin on la cuisait dans la marmite et on en faisait des galettes. Elle avait le goût d’une friandise à l’huile.     Lorsque, pendant la nuit, la rosée descendait sur le camp, la manne descendait sur elle.      Moïse entendit pleurer le peuple, groupé par clans, chacun à l’entrée de sa tente. Le Seigneur s’enflamma d’une grande colère. Cela déplut à Moïse,     et il dit au Seigneur : « Pourquoi traiter si mal ton serviteur ? Pourquoi n’ai-je pas trouvé grâce à tes yeux que tu m’aies imposé le fardeau de tout ce peuple ?     Est-ce moi qui ai conçu tout ce peuple, est-ce moi qui l’ai enfanté, pour que tu me dises : “Comme on porte un nourrisson, porte ce peuple dans tes bras jusqu’au pays que j’ai juré de donner à tes pères” ?     Où puis-je trouver de la viande pour en donner à tout ce peuple, quand ils viennent pleurer près de moi en disant : “Donne-nous de la viande à manger” ?     Je ne puis, à moi seul, porter tout ce peuple : c’est trop lourd pour moi.     Si c’est ainsi que tu me traites, tue-moi donc ; oui, tue-moi, si j’ai trouvé grâce à tes yeux. Que je ne voie pas mon malheur ! »              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 80 (81), 12-13, 14-15, 16-17)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">« Mon peuple n’a pas écouté ma voix, Israël n’a pas voulu de moi. Je l’ai livré à son cœur endurci : qu’il aille et suive ses vues ! « Ah ! Si mon peuple m’écoutait, Israël, s’il allait sur mes chemins ! Aussitôt j’humilierais ses ennemis, contre ses oppresseurs je tournerais ma main. « Mes adversaires s’abaisseraient devant lui ; tel serait leur sort à jamais ! Je le nourrirais de la fleur du froment, je le rassasierais avec le miel du rocher ! »
+        <w:t xml:space="preserve">« Mon peuple n’a pas écouté ma voix, Israël n’a pas voulu de moi. Je l’ai livré à son cœur endurci : qu’il aille et suive ses vues !  « Ah ! Si mon peuple m’écoutait, Israël, s’il allait sur mes chemins ! Aussitôt j’humilierais ses ennemis, contre ses oppresseurs je tournerais ma main.  « Mes adversaires s’abaisseraient devant lui ; tel serait leur sort à jamais ! Je le nourrirais de la fleur du froment, je le rassasierais avec le miel du rocher ! »
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mt 14, 13-21 (Années B et C 2025))</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, quand Jésus apprit la mort de Jean le Baptiste, il se retira et partit en barque pour un endroit désert, à l’écart. Les foules l’apprirent et, quittant leurs villes, elles suivirent à pied. En débarquant, il vit une grande foule de gens ; il fut saisi de compassion envers eux et guérit leurs malades. Le soir venu, les disciples s’approchèrent et lui dirent : « L’endroit est désert et l’heure est déjà avancée. Renvoie donc la foule : qu’ils aillent dans les villages s’acheter de la nourriture ! » Mais Jésus leur dit : « Ils n’ont pas besoin de s’en aller. Donnez-leur vous-mêmes à manger. » Alors ils lui disent : « Nous n’avons là que cinq pains et deux poissons. » Jésus dit : « Apportez-les moi. » Puis, ordonnant à la foule de s’asseoir sur l’herbe, il prit les cinq pains et les deux poissons, et, levant les yeux au ciel, il prononça la bénédiction ; il rompit les pains, il les donna aux disciples, et les disciples les donnèrent à la foule. Ils mangèrent tous et ils furent rassasiés. On ramassa les morceaux qui restaient : cela faisait douze paniers pleins. Ceux qui avaient mangé étaient environ cinq mille, sans compter les femmes et les enfants. – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là,     quand Jésus apprit la mort de Jean le Baptiste, il se retira et partit en barque pour un endroit désert, à l’écart. Les foules l’apprirent et, quittant leurs villes, elles suivirent à pied.     En débarquant, il vit une grande foule de gens ; il fut saisi de compassion envers eux et guérit leurs malades.      Le soir venu, les disciples s’approchèrent et lui dirent : « L’endroit est désert et l’heure est déjà avancée. Renvoie donc la foule : qu’ils aillent dans les villages s’acheter de la nourriture ! »     Mais Jésus leur dit : « Ils n’ont pas besoin de s’en aller. Donnez-leur vous-mêmes à manger. »     Alors ils lui disent : « Nous n’avons là que cinq pains et deux poissons. »     Jésus dit : « Apportez-les moi. »     Puis, ordonnant à la foule de s’asseoir sur l’herbe, il prit les cinq pains et les deux poissons, et, levant les yeux au ciel, il prononça la bénédiction ; il rompit les pains, il les donna aux disciples, et les disciples les donnèrent à la foule.     Ils mangèrent tous et ils furent rassasiés. On ramassa les morceaux qui restaient : cela faisait douze paniers pleins.     Ceux qui avaient mangé étaient environ cinq mille, sans compter les femmes et les enfants.              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>