--- v0 (2025-11-01)
+++ v1 (2026-11-04)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Ac 11, 21b-26 ; 13, 1-3)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ces jours-là, à Antioche, un grand nombre de gens devinrent croyants et se tournèrent vers le Seigneur. La nouvelle parvint aux oreilles de l’Église de Jérusalem, et l’on envoya Barnabé jusqu’à Antioche. À son arrivée, voyant la grâce de Dieu à l’œuvre, il fut dans la joie. Il les exhortait tous à rester d’un cœur ferme attachés au Seigneur. C’était en effet un homme de bien, rempli d’Esprit Saint et de foi. Une foule considérable s’attacha au Seigneur. Barnabé partit alors à Tarse chercher Saul. L’ayant trouvé, il l’amena à Antioche. Pendant toute une année, ils participèrent aux assemblées de l’Église, ils instruisirent une foule considérable. Et c’est à Antioche que, pour la première fois, les disciples reçurent le nom de « chrétiens ». Or il y avait dans l’Église qui était à Antioche des prophètes et des hommes chargés d’enseigner : Barnabé, Syméon appelé Le Noir, Lucius de Cyrène, Manahène, compagnon d’enfance d’Hérode le Tétrarque, et Saul. Un jour qu’ils célébraient le culte du Seigneur et qu’ils jeûnaient, l’Esprit Saint leur dit : « Mettez à part pour moi Barnabé et Saul en vue de l’œuvre à laquelle je les ai appelés. » Alors, après avoir jeûné et prié, et leur avoir imposé les mains, ils les laissèrent partir. – Parole du Seigneur.
+        <w:t xml:space="preserve">En ces jours-là, à Antioche,   un grand nombre de gens devinrent croyants et se tournèrent vers le Seigneur.   La nouvelle parvint aux oreilles de l’Église de Jérusalem, et l’on envoya Barnabé jusqu’à Antioche.   À son arrivée, voyant la grâce de Dieu à l’œuvre, il fut dans la joie. Il les exhortait tous à rester d’un cœur ferme attachés au Seigneur.   C’était en effet un homme de bien, rempli d’Esprit Saint et de foi. Une foule considérable s’attacha au Seigneur.   Barnabé partit alors à Tarse chercher Saul.   L’ayant trouvé, il l’amena à Antioche. Pendant toute une année, ils participèrent aux assemblées de l’Église, ils instruisirent une foule considérable. Et c’est à Antioche que, pour la première fois, les disciples reçurent le nom de « chrétiens ».            Or il y avait dans l’Église qui était à Antioche des prophètes et des hommes chargés d’enseigner : Barnabé, Syméon appelé Le Noir, Lucius de Cyrène, Manahène, compagnon d’enfance d’Hérode le Tétrarque, et Saul.   Un jour qu’ils célébraient le culte du Seigneur et qu’ils jeûnaient, l’Esprit Saint leur dit : « Mettez à part pour moi Barnabé et Saul en vue de l’œuvre à laquelle je les ai appelés. »   Alors, après avoir jeûné et prié, et leur avoir imposé les mains, ils les laissèrent partir.            – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (33 (34), 2-3, 4-5, 6-7, 8-9)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Je bénirai le Seigneur en tout temps, sa louange sans cesse à mes lèvres. Je me glorifierai dans le Seigneur : que les pauvres m’entendent et soient en fête ! Magnifiez avec moi le Seigneur, exaltons tous ensemble son nom. Je cherche le Seigneur, il me répond : de toutes mes frayeurs, il me délivre. Qui regarde vers lui resplendira, sans ombre ni trouble au visage. Un pauvre crie ; le Seigneur entend : il le sauve de toutes ses angoisses. L’ange du Seigneur campe alentour pour libérer ceux qui le craignent. Goûtez et voyez : le Seigneur est bon ! Heureux qui trouve en lui son refuge !
+        <w:t xml:space="preserve">Je bénirai le Seigneur en tout temps, sa louange sans cesse à mes lèvres. Je me glorifierai dans le Seigneur : que les pauvres m’entendent et soient en fête !  Magnifiez avec moi le Seigneur, exaltons tous ensemble son nom. Je cherche le Seigneur, il me répond : de toutes mes frayeurs, il me délivre.  Qui regarde vers lui resplendira, sans ombre ni trouble au visage. Un pauvre crie ; le Seigneur entend : il le sauve de toutes ses angoisses.  L’ange du Seigneur campe alentour pour libérer ceux qui le craignent. Goûtez et voyez : le Seigneur est bon ! Heureux qui trouve en lui son refuge !
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mt 5, 1-12)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, voyant les foules, Jésus gravit la montagne. Il s’assit, et ses disciples s’approchèrent de lui. Alors, ouvrant la bouche, il les enseignait. Il disait : « Heureux les pauvres de cœur, car le royaume des Cieux est à eux. Heureux ceux qui pleurent, car ils seront consolés. Heureux les doux, car ils recevront la terre en héritage. Heureux ceux qui ont faim et soif de la justice, car ils seront rassasiés. Heureux les miséricordieux, car ils obtiendront miséricorde. Heureux les cœurs purs, car ils verront Dieu. Heureux les artisans de paix, car ils seront appelés fils de Dieu. Heureux ceux qui sont persécutés pour la justice, car le royaume des Cieux est à eux. Heureux êtes-vous si l’on vous insulte, si l’on vous persécute et si l’on dit faussement toute sorte de mal contre vous, à cause de moi. Réjouissez- vous, soyez dans l’allégresse, car votre récompense est grande dans les cieux ! C’est ainsi qu’on a persécuté les prophètes qui vous ont précédés. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là, voyant les foules, Jésus gravit la montagne. Il s’assit, et ses disciples s’approchèrent de lui. Alors, ouvrant la bouche, il les enseignait. Il disait : « Heureux les pauvres de cœur, car le royaume des Cieux est à eux. Heureux ceux qui pleurent, car ils seront consolés. Heureux les doux, car ils recevront la terre en héritage. Heureux ceux qui ont faim et soif de la justice, car ils seront rassasiés. Heureux les miséricordieux, car ils obtiendront miséricorde. Heureux les cœurs purs, car ils verront Dieu. Heureux les artisans de paix, car ils seront appelés fils de Dieu. Heureux ceux qui sont persécutés pour la justice, car le royaume des Cieux est à eux. Heureux êtes-vous si l’on vous insulte, si l’on vous persécute et si l’on dit faussement toute sorte de mal contre vous, à cause de moi. Réjouissez- vous, soyez dans l’allégresse, car votre récompense est grande dans les cieux ! C’est ainsi qu’on a persécuté les prophètes qui vous ont précédés. »  – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>