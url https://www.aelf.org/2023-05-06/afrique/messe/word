--- v0 (2025-10-18)
+++ v1 (2026-11-01)
@@ -8,118 +8,118 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>samedi  6 mai 2023
+        <w:t>samedi 6 mai 2023
 samedi 4ème Semaine du Temps Pascal
 Saints Jacques, diacre, Marien, lecteur, et leurs compagnons, martyrs
 Mémoire facultative</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Ac 13, 44-52)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Le sabbat qui suivait la première prédication de Paul à Antioche de Pisidie, presque toute la ville se rassembla pour entendre la parole du Seigneur. Quand les Juifs virent les foules, ils s’enflammèrent de jalousie ; ils contredisaient les paroles de Paul et l’injuriaient. Paul et Barnabé leur déclarèrent avec assurance : « C’est à vous d’abord qu’il était nécessaire d’adresser la parole de Dieu. Puisque vous la rejetez et que vous-mêmes ne vous jugez pas dignes de la vie éternelle, eh bien ! nous nous tournons vers les nations païennes. C’est le commandement que le Seigneur nous a donné : J’ai fait de toi la lumière des nations pour que, grâce à toi, le salut parvienne jusqu’aux extrémités de la terre. » En entendant cela, les païens étaient dans la joie et rendaient gloire à la parole du Seigneur ; tous ceux qui étaient destinés à la vie éternelle devinrent croyants. Ainsi la parole du Seigneur se répandait dans toute la région. Mais les Juifs provoquèrent l’agitation parmi les femmes de qualité adorant Dieu, et parmi les notables de la cité ; ils se mirent à poursuivre Paul et Barnabé, et les expulsèrent de leur territoire. Ceux-ci secouèrent contre eux la poussière de leurs pieds et se rendirent à Iconium, tandis que les disciples étaient remplis de joie et d’Esprit Saint. – Parole du Seigneur.
+        <w:t xml:space="preserve">Le sabbat qui suivait la première prédication de Paul à Antioche de Pisidie, presque toute la ville se rassembla pour entendre la parole du Seigneur. Quand les Juifs virent les foules, ils s’enflammèrent de jalousie ; ils contredisaient les paroles de Paul et l’injuriaient. Paul et Barnabé leur déclarèrent avec assurance : « C’est à vous d’abord qu’il était nécessaire d’adresser la parole de Dieu. Puisque vous la rejetez et que vous-mêmes ne vous jugez pas dignes de la vie éternelle, eh bien ! nous nous tournons vers les nations païennes. C’est le commandement que le Seigneur nous a donné :J’ai fait de toi la lumière des nations pour que, grâce à toi, le salut parvienne jusqu’aux extrémités de la terre. » En entendant cela, les païens étaient dans la joie et rendaient gloire à la parole du Seigneur ; tous ceux qui étaient destinés à la vie éternelle devinrent croyants. Ainsi la parole du Seigneur se répandait dans toute la région.  Mais les Juifs provoquèrent l’agitation parmi les femmes de qualité adorant Dieu, et parmi les notables de la cité ; ils se mirent à poursuivre Paul et Barnabé, et les expulsèrent de leur territoire. Ceux-ci secouèrent contre eux la poussière de leurs pieds et se rendirent à Iconium, tandis que les disciples étaient remplis de joie et d’Esprit Saint.  – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (97 (98), 1, 2-3ab, 3cd-4)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Chantez au Seigneur un chant nouveau, car il a fait des merveilles ; par son bras très saint, par sa main puissante, il s’est assuré la victoire. Le Seigneur a fait connaître sa victoire, et révélé sa justice aux nations ; il s’est rappelé sa fidélité, son amour, en faveur de la maison d’Israël. La terre tout entière a vu la victoire de notre Dieu. Acclamez le Seigneur, terre entière, sonnez, chantez, jouez !
+        <w:t xml:space="preserve">Chantez au Seigneur un chant nouveau, car il a fait des merveilles ; par son bras très saint, par sa main puissante, il s’est assuré la victoire.  Le Seigneur a fait connaître sa victoire, et révélé sa justice aux nations ; il s’est rappelé sa fidélité, son amour, en faveur de la maison d’Israël.  La terre tout entière a vu la victoire de notre Dieu. Acclamez le Seigneur, terre entière, sonnez, chantez, jouez !
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Jn 14, 7-14)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus disait à ses disciples : « Puisque vous me connaissez, vous connaîtrez aussi mon Père. Dès maintenant vous le connaissez, et vous l’avez vu. » Philippe lui dit : « Seigneur, montre-nous le Père ; cela nous suffit. » Jésus lui répond : « Il y a si longtemps que je suis avec vous, et tu ne me connais pas, Philippe ! Celui qui m’a vu a vu le Père. Comment peux-tu dire : “Montre-nous le Père” ? Tu ne crois donc pas que je suis dans le Père et que le Père est en moi ! Les paroles que je vous dis, je ne les dis pas de moi-même ; le Père qui demeure en moi fait ses propres œuvres. Croyez-moi : je suis dans le Père, et le Père est en moi ; si vous ne me croyez pas, croyez du moins à cause des œuvres elles-mêmes. Amen, amen, je vous le dis : celui qui croit en moi fera les œuvres que je fais. Il en fera même de plus grandes, parce que je pars vers le Père, et tout ce que vous demanderez en mon nom, je le ferai, afin que le Père soit glorifié dans le Fils. Quand vous me demanderez quelque chose en mon nom, moi, je le ferai. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là, Jésus disait à ses disciples : « Puisque vous me connaissez, vous connaîtrez aussi mon Père. Dès maintenant vous le connaissez, et vous l’avez vu. » Philippe lui dit : « Seigneur, montre-nous le Père ; cela nous suffit. » Jésus lui répond : « Il y a si longtemps que je suis avec vous, et tu ne me connais pas, Philippe ! Celui qui m’a vu a vu le Père. Comment peux-tu dire : “Montre-nous le Père” ? Tu ne crois donc pas que je suis dans le Père et que le Père est en moi ! Les paroles que je vous dis, je ne les dis pas de moi-même ; le Père qui demeure en moi fait ses propres œuvres. Croyez-moi : je suis dans le Père, et le Père est en moi ; si vous ne me croyez pas, croyez du moins à cause des œuvres elles-mêmes. Amen, amen, je vous le dis : celui qui croit en moi fera les œuvres que je fais. Il en fera même de plus grandes, parce que je pars vers le Père, et tout ce que vous demanderez en mon nom, je le ferai, afin que le Père soit glorifié dans le Fils. Quand vous me demanderez quelque chose en mon nom, moi, je le ferai. »  – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>