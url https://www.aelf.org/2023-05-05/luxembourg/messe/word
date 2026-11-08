--- v0 (2025-10-22)
+++ v1 (2026-11-08)
@@ -8,118 +8,118 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>vendredi  5 mai 2023
+        <w:t>vendredi 5 mai 2023
 vendredi 4ème Semaine du Temps Pascal
 de la férie
 </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Ac 13, 26-33)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ces jours-là, Paul vint à Antioche de Pisidie. Dans la synagogue, il disait : « Vous, frères, les fils de la lignée d’Abraham et ceux parmi vous qui craignent Dieu, c’est à nous que la parole du salut a été envoyée. En effet, les habitants de Jérusalem et leurs chefs ont méconnu Jésus, ainsi que les paroles des prophètes qu’on lit chaque sabbat ; or, en le jugeant, ils les ont accomplies. Sans avoir trouvé en lui aucun motif de condamnation à mort, ils ont demandé à Pilate qu’il soit supprimé. Et, après avoir accompli tout ce qui était écrit de lui, ils l’ont descendu du bois de la croix et mis au tombeau. Mais Dieu l’a ressuscité d’entre les morts. Il est apparu pendant bien des jours à ceux qui étaient montés avec lui de Galilée à Jérusalem, et qui sont maintenant ses témoins devant le peuple. Et nous, nous vous annonçons cette Bonne Nouvelle : la promesse faite à nos pères, Dieu l’a pleinement accomplie pour nous, leurs enfants, en ressuscitant Jésus, comme il est écrit au psaume deux : Tu es mon fils ; moi, aujourd’hui, je t’ai engendré. » – Parole du Seigneur.
+        <w:t xml:space="preserve">En ces jours-là, Paul vint à Antioche de Pisidie. Dans la synagogue, il disait : « Vous, frères, les fils de la lignée d’Abraham et ceux parmi vous qui craignent Dieu, c’est à nous que la parole du salut a été envoyée. En effet, les habitants de Jérusalem et leurs chefs ont méconnu Jésus, ainsi que les paroles des prophètes qu’on lit chaque sabbat ; or, en le jugeant, ils les ont accomplies. Sans avoir trouvé en lui aucun motif de condamnation à mort, ils ont demandé à Pilate qu’il soit supprimé. Et, après avoir accompli tout ce qui était écrit de lui, ils l’ont descendu du bois de la croix et mis au tombeau. Mais Dieu l’a ressuscité d’entre les morts. Il est apparu pendant bien des jours à ceux qui étaient montés avec lui de Galilée à Jérusalem, et qui sont maintenant ses témoins devant le peuple. Et nous, nous vous annonçons cette Bonne Nouvelle : la promesse faite à nos pères, Dieu l’a pleinement accomplie pour nous, leurs enfants, en ressuscitant Jésus, comme il est écrit au psaume deux :Tu es mon fils ; moi, aujourd’hui, je t’ai engendré. »  – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (2, 1.7bc, 8-9, 10-11)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pourquoi ce tumulte des nations, ce vain murmure des peuples ? Le Seigneur m’a dit : « Tu es mon fils ; moi, aujourd’hui, je t’ai engendré. « Demande, et je te donne en héritage les nations, pour domaine la terre tout entière. Tu les détruiras de ton sceptre de fer, tu les briseras comme un vase de potier. » Maintenant, rois, comprenez, reprenez-vous, juges de la terre. Servez le Seigneur avec crainte, rendez-lui votre hommage en tremblant.
+        <w:t xml:space="preserve">Pourquoi ce tumulte des nations, ce vain murmure des peuples ? Le Seigneur m’a dit : « Tu es mon fils ; moi, aujourd’hui, je t’ai engendré.  « Demande, et je te donne en héritage les nations, pour domaine la terre tout entière. Tu les détruiras de ton sceptre de fer, tu les briseras comme un vase de potier. »  Maintenant, rois, comprenez, reprenez-vous, juges de la terre. Servez le Seigneur avec crainte, rendez-lui votre hommage en tremblant.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Jn 14, 1-6)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus disait à ses disciples : « Que votre cœur ne soit pas bouleversé : vous croyez en Dieu, croyez aussi en moi. Dans la maison de mon Père, il y a de nombreuses demeures ; sinon, vous aurais-je dit : “Je pars vous préparer une place” ? Quand je serai parti vous préparer une place, je reviendrai et je vous emmènerai auprès de moi, afin que là où je suis, vous soyez, vous aussi. Pour aller où je vais, vous savez le chemin. » Thomas lui dit : « Seigneur, nous ne savons pas où tu vas. Comment pourrions-nous savoir le chemin ? » Jésus lui répond : « Moi, je suis le Chemin, la Vérité et la Vie ; personne ne va vers le Père sans passer par moi. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là, Jésus disait à ses disciples : « Que votre cœur ne soit pas bouleversé : vous croyez en Dieu, croyez aussi en moi. Dans la maison de mon Père, il y a de nombreuses demeures ; sinon, vous aurais-je dit : “Je pars vous préparer une place” ? Quand je serai parti vous préparer une place, je reviendrai et je vous emmènerai auprès de moi, afin que là où je suis, vous soyez, vous aussi. Pour aller où je vais, vous savez le chemin. » Thomas lui dit : « Seigneur, nous ne savons pas où tu vas. Comment pourrions-nous savoir le chemin ? » Jésus lui répond : « Moi, je suis le Chemin, la Vérité et la Vie ; personne ne va vers le Père sans passer par moi. »  – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>