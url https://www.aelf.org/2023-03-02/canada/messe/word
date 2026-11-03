--- v0 (2025-10-24)
+++ v1 (2026-11-03)
@@ -8,118 +8,118 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>jeudi  2 mars 2023
+        <w:t>jeudi 2 mars 2023
 jeudi, 1ère Semaine de Carême
 de la férie
 </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Est  4, 17n.p-r.aa.bb.gg.hh (Néovulgate))</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ces jours-là, la reine Esther, dans l’angoisse mortelle qui l’étreignait, chercha refuge auprès du Seigneur. Se prosternant à terre avec ses servantes du matin jusqu’au soir, elle disait : « Dieu d’Abraham, Dieu d’Isaac, Dieu de Jacob, tu es béni. Viens à mon secours car je suis seule, et je n’ai pas d’autre défenseur que toi, Seigneur. Car je vais jouer avec le danger. Dans les livres de mes ancêtres, Seigneur, j’ai appris que ceux qui te plaisent, tu les libères pour toujours, Seigneur. Et maintenant, aide-moi, car je suis solitaire et je n’ai que toi, Seigneur mon Dieu. Maintenant, viens me secourir car je suis orpheline, et mets sur mes lèvres un langage harmonieux quand je serai en présence de ce lion ; fais que je trouve grâce devant lui, et change son cœur : qu’il se mette à détester celui qui nous combat, qu’il le détruise avec tous ses partisans. Et nous, libère-nous de la main de nos ennemis ; rends-nous la joie après la détresse et le bien-être après la souffrance. » – Parole du Seigneur.
+        <w:t xml:space="preserve">En ces jours-là, la reine Esther, dans l’angoisse mortelle qui l’étreignait, chercha refuge auprès du Seigneur. Se prosternant à terre avec ses servantes du matin jusqu’au soir, elle disait : « Dieu d’Abraham, Dieu d’Isaac, Dieu de Jacob, tu es béni. Viens à mon secours car je suis seule, et je n’ai pas d’autre défenseur que toi, Seigneur. Car je vais jouer avec le danger.  Dans les livres de mes ancêtres, Seigneur, j’ai appris que ceux qui te plaisent, tu les libères pour toujours, Seigneur. Et maintenant, aide-moi, car je suis solitaire et je n’ai que toi, Seigneur mon Dieu. Maintenant, viens me secourir car je suis orpheline, et mets sur mes lèvres un langage harmonieux quand je serai en présence de ce lion ; fais que je trouve grâce devant lui, et change son cœur : qu’il se mette à détester celui qui nous combat, qu’il le détruise avec tous ses partisans. Et nous, libère-nous de la main de nos ennemis ; rends-nous la joie après la détresse et le bien-être après la souffrance. »  – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 137 (138), 1-2a, 2bc-3, 7c-8)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">De tout mon cœur, Seigneur, je te rends grâce : tu as entendu les paroles de ma bouche. Je te chante en présence des anges, vers ton temple sacré, je me prosterne. Je rends grâce à ton nom pour ton amour et ta vérité, car tu élèves, au-dessus de tout, ton nom et ta parole. Le jour où tu répondis à mon appel, tu fis grandir en mon âme la force. Ta droite me rend vainqueur. Le Seigneur fait tout pour moi ! Seigneur, éternel est ton amour : n’arrête pas l’œuvre de tes mains.
+        <w:t xml:space="preserve">De tout mon cœur, Seigneur, je te rends grâce : tu as entendu les paroles de ma bouche. Je te chante en présence des anges, vers ton temple sacré, je me prosterne.  Je rends grâce à ton nom pour ton amour et ta vérité, car tu élèves, au-dessus de tout, ton nom et ta parole. Le jour où tu répondis à mon appel, tu fis grandir en mon âme la force.  Ta droite me rend vainqueur. Le Seigneur fait tout pour moi ! Seigneur, éternel est ton amour : n’arrête pas l’œuvre de tes mains.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mt 7, 7-12)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus disait à ses disciples : « Demandez, on vous donnera ; cherchez, vous trouverez ; frappez, on vous ouvrira. En effet, quiconque demande reçoit ; qui cherche trouve ; à qui frappe, on ouvrira. Ou encore : lequel d’entre vous donnera une pierre à son fils quand il lui demande du pain ? ou bien lui donnera un serpent, quand il lui demande un poisson ? Si donc vous, qui êtes mauvais, vous savez donner de bonnes choses à vos enfants, combien plus votre Père qui est aux cieux donnera-t-il de bonnes choses à ceux qui les lui demandent ! Donc, tout ce que vous voudriez que les autres fassent pour vous, faites-le pour eux, vous aussi : voilà ce que disent la Loi et les Prophètes. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là, Jésus disait à ses disciples : « Demandez, on vous donnera ; cherchez, vous trouverez ; frappez, on vous ouvrira. En effet, quiconque demande reçoit ; qui cherche trouve ; à qui frappe, on ouvrira. Ou encore : lequel d’entre vous donnera une pierre à son fils quand il lui demande du pain ? ou bien lui donnera un serpent, quand il lui demande un poisson ? Si donc vous, qui êtes mauvais, vous savez donner de bonnes choses à vos enfants, combien plus votre Père qui est aux cieux donnera-t-il de bonnes choses à ceux qui les lui demandent ! Donc, tout ce que vous voudriez que les autres fassent pour vous, faites-le pour eux, vous aussi : voilà ce que disent la Loi et les Prophètes. »  – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>