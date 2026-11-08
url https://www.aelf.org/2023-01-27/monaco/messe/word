--- v0 (2025-10-28)
+++ v1 (2026-11-08)
@@ -39,105 +39,105 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Sg 3, 1-9)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Les âmes des justes sont dans la main de Dieu ; aucun tourment n’a de prise sur eux. Aux yeux de l’insensé, ils ont paru mourir ; leur départ est compris comme un malheur, et leur éloignement, comme une fin : mais ils sont dans la paix. Au regard des hommes, ils ont subi un châtiment, mais l’espérance de l’immortalité les comblait. Après de faibles peines, de grands bienfaits les attendent, car Dieu les a mis à l’épreuve et trouvés dignes de lui. Comme l’or au creuset, il les a éprouvés ; comme une offrande parfaite, il les accueille. Au temps de sa visite, ils resplendiront : comme l’étincelle qui court sur la paille, ils avancent. Ils jugeront les nations, ils auront pouvoir sur les peuples, et le Seigneur régnera sur eux pour les siècles. Qui met en lui sa foi comprendra la vérité ; ceux qui sont fidèles resteront, dans l’amour, près de lui. Pour ses amis, grâce et miséricorde : il visitera ses élus. – Parole du Seigneur.
+        <w:t xml:space="preserve">Les âmes des justes sont dans la main de Dieu ;     aucun tourment n’a de prise sur eux. Aux yeux de l’insensé, ils ont paru mourir ;  leur départ est compris comme un malheur,     et leur éloignement, comme une fin : mais ils sont dans la paix. Au regard des hommes, ils ont subi un châtiment,     mais l’espérance de l’immortalité les comblait. Après de faibles peines,     de grands bienfaits les attendent, car Dieu les a mis à l’épreuve     et trouvés dignes de lui. Comme l’or au creuset, il les a éprouvés ;     comme une offrande parfaite, il les accueille. Au temps de sa visite, ils resplendiront :     comme l’étincelle qui court sur la paille, ils avancent. Ils jugeront les nations, ils auront pouvoir sur les peuples,     et le Seigneur régnera sur eux pour les siècles. Qui met en lui sa foi comprendra la vérité ;     ceux qui sont fidèles resteront, dans l’amour, près de lui. Pour ses amis, grâce et miséricorde :     il visitera ses élus.         – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (123 (124 ), 2-3, 4-5, 6a. 7cd-8)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sans le Seigneur qui était pour nous quand des hommes nous assaillirent, alors ils nous avalaient tout vivants, dans le feu de leur colère. Alors le flot passait sur nous, le torrent nous submergeait ; alors nous étions submergés par les flots en furie. Béni soit le Seigneur ! le filet s'est rompu : nous avons échappé. Notre secours est le nom du Seigneur qui a fait le ciel et la terre.
+        <w:t xml:space="preserve">Sans le Seigneur qui était pour nous quand des hommes nous assaillirent, alors ils nous avalaient tout vivants, dans le feu de leur colère.  Alors le flot passait sur nous, le torrent nous submergeait ; alors nous étions submergés par les flots en furie.  Béni soit le Seigneur ! le filet s'est rompu : nous avons échappé. Notre secours est le nom du Seigneur  qui a fait le ciel et la terre.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Deuxième lecture (1 Jn 5, 1-5)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bien-aimés, celui qui croit que Jésus est le Christ, celui-là est né de Dieu ; celui qui aime le Père qui a engendré aime aussi le Fils qui est né de lui. Voici comment nous reconnaissons que nous aimons les enfants de Dieu : lorsque nous aimons Dieu et que nous accomplissons ses commandements. Car tel est l’amour de Dieu : garder ses commandements ; et ses commandements ne sont pas un fardeau, puisque tout être qui est né de Dieu est vainqueur du monde. Or la victoire remportée sur le monde, c’est notre foi. Qui donc est vainqueur du monde ? N’est-ce pas celui qui croit que Jésus est le Fils de Dieu ? – Parole du Seigneur.
+        <w:t xml:space="preserve">Bien-aimés, celui qui croit que Jésus est le Christ,     celui-là est né de Dieu ; celui qui aime le Père qui a engendré     aime aussi le Fils qui est né de lui. Voici comment nous reconnaissons     que nous aimons les enfants de Dieu : lorsque nous aimons Dieu     et que nous accomplissons ses commandements. Car tel est l’amour de Dieu :     garder ses commandements ; et ses commandements ne sont pas un fardeau, puisque tout être qui est né de Dieu     est vainqueur du monde. Or la victoire remportée sur le monde,     c’est notre foi. Qui donc est vainqueur du monde ? N’est-ce pas celui qui croit que Jésus est le Fils de Dieu ?         – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
         <w:t>Évangile (Jn 15, 18-21)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Si le monde a de la haine contre vous, sachez qu’il en a eu d’abord contre moi. Si vous apparteniez au monde, le monde aimerait ce qui est à lui. Mais vous n’appartenez pas au monde, puisque je vous ai choisis en vous prenant dans le monde ; voilà pourquoi le monde a de la haine contre vous. Rappelez-vous la parole que je vous ai dite : un serviteur n’est pas plus grand que son maître. Si l’on m’a persécuté, on vous persécutera, vous aussi. Si l’on a gardé ma parole, on gardera aussi la vôtre. Les gens vous traiteront ainsi à cause de mon nom, parce qu’ils ne connaissent pas Celui qui m’a envoyé. – Acclamons la Parole de Dieu
+        <w:t xml:space="preserve">Si le monde a de la haine contre vous,     sachez qu’il en a eu d’abord contre moi. Si vous apparteniez au monde,     le monde aimerait ce qui est à lui. Mais vous n’appartenez pas au monde,     puisque je vous ai choisis en vous prenant dans le monde ;     voilà pourquoi le monde a de la haine contre vous. Rappelez-vous la parole que je vous ai dite :     un serviteur n’est pas plus grand que son maître. Si l’on m’a persécuté, on vous persécutera, vous aussi. Si l’on a gardé ma parole,     on gardera aussi la vôtre. Les gens vous traiteront ainsi à cause de mon nom,     parce qu’ils ne connaissent pas Celui qui m’a envoyé.  – Acclamons la Parole de Dieu
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -218,50 +218,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>