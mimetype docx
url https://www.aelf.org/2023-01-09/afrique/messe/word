--- v0 (2025-10-31)
+++ v1 (2026-11-02)
@@ -8,136 +8,136 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>lundi  9 janvier 2023
+        <w:t>lundi 9 janvier 2023
 Le Baptême du Seigneur
 Fête du Seigneur
 </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Is 42, 1-4.6-7)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ainsi parle le Seigneur : « Voici mon serviteur que je soutiens, mon élu qui a toute ma faveur. J’ai fait reposer sur lui mon esprit ; aux nations, il proclamera le droit. Il ne criera pas, il ne haussera pas le ton, il ne fera pas entendre sa voix au-dehors. Il ne brisera pas le roseau qui fléchit, il n’éteindra pas la mèche qui faiblit, il proclamera le droit en vérité. Il ne faiblira pas, il ne fléchira pas, jusqu’à ce qu’il établisse le droit sur la terre, et que les îles lointaines aspirent à recevoir ses lois. Moi, le Seigneur, je t’ai appelé selon la justice ; je te saisis par la main, je te façonne, je fais de toi l’alliance du peuple, la lumière des nations : tu ouvriras les yeux des aveugles, tu feras sortir les captifs de leur prison, et, de leur cachot, ceux qui habitent les ténèbres. » – Parole du Seigneur. Ou bien :
+        <w:t xml:space="preserve">Ainsi parle le Seigneur :    « Voici mon serviteur que je soutiens, mon élu qui a toute ma faveur. J’ai fait reposer sur lui mon esprit ; aux nations, il proclamera le droit.     Il ne criera pas, il ne haussera pas le ton, il ne fera pas entendre sa voix au-dehors.     Il ne brisera pas le roseau qui fléchit, il n’éteindra pas la mèche qui faiblit, il proclamera le droit en vérité.     Il ne faiblira pas, il ne fléchira pas, jusqu’à ce qu’il établisse le droit sur la terre, et que les îles lointaines aspirent à recevoir ses lois.      Moi, le Seigneur, je t’ai appelé selon la justice ;     je te saisis par la main, je te façonne, je fais de toi l’alliance du peuple, la lumière des nations :     tu ouvriras les yeux des aveugles, tu feras sortir les captifs de leur prison, et, de leur cachot, ceux qui habitent les ténèbres. »      – Parole du Seigneur.  Ou bien : 
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps  28 (29), 1-2, 3ac-4, 3b.9c-10)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rendez au Seigneur, vous, les dieux, rendez au Seigneur gloire et puissance. Rendez au Seigneur la gloire de son nom, adorez le Seigneur, éblouissant de sainteté. La voix du Seigneur domine les eaux, le Seigneur domine la masse des eaux. Voix du Seigneur dans sa force, voix du Seigneur qui éblouit. Le Dieu de la gloire déchaîne le tonnerre, Et tous dans son temple s’écrient : « Gloire ! » Au déluge le Seigneur a siégé ; il siège, le Seigneur, il est roi pour toujours !
+        <w:t xml:space="preserve">Rendez au Seigneur, vous, les dieux, rendez au Seigneur gloire et puissance. Rendez au Seigneur la gloire de son nom, adorez le Seigneur, éblouissant de sainteté.  La voix du Seigneur domine les eaux, le Seigneur domine la masse des eaux. Voix du Seigneur dans sa force, voix du Seigneur qui éblouit.  Le Dieu de la gloire déchaîne le tonnerre, Et tous dans son temple s’écrient : « Gloire ! » Au déluge le Seigneur a siégé ; il siège, le Seigneur, il est roi pour toujours !
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Deuxième lecture (Ac 10, 34-38)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ces jours-là, quand Pierre arriva à Césarée, chez un centurion de l’armée romaine, il prit la parole et dit : « En vérité, je le comprends, Dieu est impartial : il accueille, quelle que soit la nation, celui qui le craint et dont les œuvres sont justes. Telle est la parole qu’il a envoyée aux fils d’Israël, en leur annonçant la bonne nouvelle de la paix par Jésus Christ, lui qui est le Seigneur de tous. Vous savez ce qui s’est passé à travers tout le pays des Juifs, depuis les commencements en Galilée, après le baptême proclamé par Jean : Jésus de Nazareth, Dieu lui a donné l’onction d’Esprit Saint et de puissance. Là où il passait, il faisait le bien et guérissait tous ceux qui étaient sous le pouvoir du diable, car Dieu était avec lui. » – Parole du Seigneur.
+        <w:t xml:space="preserve">En ces jours-là, quand Pierre arriva à Césarée, chez un centurion de l’armée romaine,     il prit la parole et dit : « En vérité, je le comprends, Dieu est impartial :     il accueille, quelle que soit la nation, celui qui le craint et dont les œuvres sont justes.     Telle est la parole qu’il a envoyée aux fils d’Israël, en leur annonçant la bonne nouvelle de la paix par Jésus Christ, lui qui est le Seigneur de tous.     Vous savez ce qui s’est passé à travers tout le pays des Juifs, depuis les commencements en Galilée, après le baptême proclamé par Jean :     Jésus de Nazareth, Dieu lui a donné l’onction d’Esprit Saint et de puissance. Là où il passait, il faisait le bien et guérissait tous ceux qui étaient sous le pouvoir du diable, car Dieu était avec lui. »      – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
         <w:t>Évangile (Mt 3, 13-17)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Alors paraît Jésus. Il était venu de Galilée jusqu’au Jourdain auprès de Jean, pour être baptisé par lui. Jean voulait l’en empêcher et disait : « C’est moi qui ai besoin d’être baptisé par toi, et c’est toi qui viens à moi ! » Mais Jésus lui répondit : « Laisse faire pour le moment, car il convient que nous accomplissions ainsi toute justice. » Alors Jean le laisse faire. Dès que Jésus fut baptisé, il remonta de l’eau, et voici que les cieux s’ouvrirent : il vit l’Esprit de Dieu descendre comme une colombe et venir sur lui. Et des cieux, une voix disait : « Celui-ci est mon Fils bien-aimé en qui je trouve ma joie. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">    Alors paraît Jésus. Il était venu de Galilée jusqu’au Jourdain auprès de Jean, pour être baptisé par lui.     Jean voulait l’en empêcher et disait : « C’est moi qui ai besoin d’être baptisé par toi, et c’est toi qui viens à moi ! »     Mais Jésus lui répondit : « Laisse faire pour le moment, car il convient que nous accomplissions ainsi toute justice. » Alors Jean le laisse faire.      Dès que Jésus fut baptisé, il remonta de l’eau, et voici que les cieux s’ouvrirent : il vit l’Esprit de Dieu descendre comme une colombe et venir sur lui.     Et des cieux, une voix disait : « Celui-ci est mon Fils bien-aimé en qui je trouve ma joie. »      – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -218,50 +218,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>