--- v0 (2025-12-08)
+++ v1 (2026-10-25)
@@ -8,135 +8,135 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>dimanche  2 octobre 2022
+        <w:t>dimanche 2 octobre 2022
 dimanche, 27ème Semaine du Temps Ordinaire
 </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Ha 1, 2-3 ; 2, 2-4)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Combien de temps, Seigneur, vais-je appeler, sans que tu entendes ? crier vers toi : « Violence ! », sans que tu sauves ? Pourquoi me fais-tu voir le mal et regarder la misère ? Devant moi, pillage et violence ; dispute et discorde se déchaînent. Alors le Seigneur me répondit : Tu vas mettre par écrit une vision, clairement, sur des tablettes, pour qu’on puisse la lire couramment. Car c’est encore une vision pour le temps fixé ; elle tendra vers son accomplissement, et ne décevra pas. Si elle paraît tarder, attends-la : elle viendra certainement, sans retard. Celui qui est insolent n’a pas l’âme droite, mais le juste vivra par sa fidélité. – Parole du Seigneur.
+        <w:t xml:space="preserve">Combien de temps, Seigneur, vais-je appeler, sans que tu entendes ? crier vers toi : « Violence ! », sans que tu sauves ? Pourquoi me fais-tu voir le mal et regarder la misère ? Devant moi, pillage et violence ; dispute et discorde se déchaînent.       Alors le Seigneur me répondit : Tu vas mettre par écrit une vision, clairement, sur des tablettes, pour qu’on puisse la lire couramment.     Car c’est encore une vision pour le temps fixé ; elle tendra vers son accomplissement, et ne décevra pas. Si elle paraît tarder, attends-la : elle viendra certainement, sans retard.      Celui qui est insolent n’a pas l’âme droite, mais le juste vivra par sa fidélité.      – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 94 (95), 1-2, 6-7ab, 7d-8a.9)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Venez, crions de joie pour le Seigneur, acclamons notre Rocher, notre salut ! Allons jusqu’à lui en rendant grâce, par nos hymnes de fête acclamons-le ! Entrez, inclinez-vous, prosternez-vous, adorons le Seigneur qui nous a faits. Oui, il est notre Dieu ; nous sommes le peuple qu’il conduit. Aujourd’hui écouterez-vous sa parole ? « Ne fermez pas votre cœur comme au désert, où vos pères m’ont tenté et provoqué, et pourtant ils avaient vu mon exploit. »
+        <w:t xml:space="preserve">Venez, crions de joie pour le Seigneur, acclamons notre Rocher, notre salut ! Allons jusqu’à lui en rendant grâce, par nos hymnes de fête acclamons-le !  Entrez, inclinez-vous, prosternez-vous, adorons le Seigneur qui nous a faits. Oui, il est notre Dieu ; nous sommes le peuple qu’il conduit.  Aujourd’hui écouterez-vous sa parole ? « Ne fermez pas votre cœur comme au désert, où vos pères m’ont tenté et provoqué, et pourtant ils avaient vu mon exploit. »
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Deuxième lecture (2 Tm 1, 6-8.13-14)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bien-aimé, je te le rappelle, ravive le don gratuit de Dieu ce don qui est en toi depuis que je t’ai imposé les mains. Car ce n’est pas un esprit de peur que Dieu nous a donné, mais un esprit de force, d’amour et de pondération. N’aie donc pas honte de rendre témoignage à notre Seigneur, et n’aie pas honte de moi, qui suis son prisonnier ; mais, avec la force de Dieu, prends ta part des souffrances liées à l’annonce de l’Évangile. Tiens-toi au modèle donné par les paroles solides que tu m’as entendu prononcer dans la foi et dans l’amour qui est dans le Christ Jésus. Garde le dépôt de la foi dans toute sa beauté, avec l’aide de l’Esprit Saint qui habite en nous. – Parole du Seigneur.
+        <w:t xml:space="preserve">Bien-aimé,     je te le rappelle, ravive le don gratuit de Dieu ce don qui est en toi depuis que je t’ai imposé les mains.     Car ce n’est pas un esprit de peur que Dieu nous a donné, mais un esprit de force, d’amour et de pondération.     N’aie donc pas honte de rendre témoignage à notre Seigneur, et n’aie pas honte de moi, qui suis son prisonnier ; mais, avec la force de Dieu, prends ta part des souffrances liées à l’annonce de l’Évangile.     Tiens-toi au modèle donné par les paroles solides que tu m’as entendu prononcer dans la foi et dans l’amour qui est dans le Christ Jésus.     Garde le dépôt de la foi dans toute sa beauté, avec l’aide de l’Esprit Saint qui habite en nous.      – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
         <w:t>Évangile (Lc 17, 5-10)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, les Apôtres dirent au Seigneur : « Augmente en nous la foi ! » Le Seigneur répondit : « Si vous aviez de la foi, gros comme une graine de moutarde, vous auriez dit à l’arbre que voici : ‘Déracine-toi et va te planter dans la mer’, et il vous aurait obéi. Lequel d’entre vous, quand son serviteur aura labouré ou gardé les bêtes, lui dira à son retour des champs : ‘Viens vite prendre place à table’ ? Ne lui dira-t-il pas plutôt : ‘Prépare-moi à dîner, mets-toi en tenue pour me servir, le temps que je mange et boive. Ensuite tu mangeras et boiras à ton tour’ ? Va-t-il être reconnaissant envers ce serviteur d’avoir exécuté ses ordres ? De même vous aussi, quand vous aurez exécuté tout ce qui vous a été ordonné, dites : ‘Nous sommes de simples serviteurs : nous n’avons fait que notre devoir’ » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là,     les Apôtres dirent au Seigneur : « Augmente en nous la foi ! »     Le Seigneur répondit : « Si vous aviez de la foi, gros comme une graine de moutarde, vous auriez dit à l’arbre que voici : ‘Déracine-toi et va te planter dans la mer’, et il vous aurait obéi.      Lequel d’entre vous, quand son serviteur aura labouré ou gardé les bêtes, lui dira à son retour des champs : ‘Viens vite prendre place à table’ ?     Ne lui dira-t-il pas plutôt : ‘Prépare-moi à dîner, mets-toi en tenue pour me servir, le temps que je mange et boive. Ensuite tu mangeras et boiras à ton tour’ ?     Va-t-il être reconnaissant envers ce serviteur d’avoir exécuté ses ordres ?     De même vous aussi, quand vous aurez exécuté tout ce qui vous a été ordonné, dites : ‘Nous sommes de simples serviteurs : nous n’avons fait que notre devoir’ »      – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -217,50 +217,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>