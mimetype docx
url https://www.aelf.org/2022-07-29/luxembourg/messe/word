--- v0 (2025-10-24)
+++ v1 (2026-11-03)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Jr 26, 1-9)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Au début du règne de Joakim, fils de Josias, roi de Juda, il y eut cette parole venant du Seigneur : « Ainsi parle le Seigneur : Tiens-toi dans la cour de la maison du Seigneur. Aux gens de toutes les villes de Juda qui viennent se prosterner dans la maison du Seigneur, tu diras toutes les paroles que je t’ai ordonné de leur dire ; n’en retranche pas un mot. Peut-être écouteront-ils, et reviendront-ils chacun de son mauvais chemin ? Alors je renoncerai au mal que je projette de leur faire à cause de la malice de leurs actes. Tu leur diras donc : Ainsi parle le Seigneur : Si vous ne m’écoutez pas, si vous ne marchez pas selon ma Loi, celle que j’ai mise sous vos yeux, si vous n’écoutez pas les paroles de mes serviteurs les prophètes, que je vous envoie inlassablement, et que vous n’avez pas écoutés, je traiterai cette Maison comme celle de Silo, et ferai de cette ville un exemple de malédiction pour toutes les nations de la terre. » Les prêtres, les prophètes et tout le peuple entendirent Jérémie proclamer ces paroles dans la maison du Seigneur. Et quand Jérémie eut fini de dire à tout le peuple tout ce que le Seigneur lui avait ordonné de dire, les prêtres, les prophètes et tout le peuple se saisirent de lui en disant : « Tu vas mourir ! Pourquoi prophétises-tu, au nom du Seigneur, que cette Maison deviendra comme celle de Silo, que cette ville sera dévastée et vidée de ses habitants ? » Et tout le peuple se rassembla autour de Jérémie dans la maison du Seigneur. – Parole du Seigneur.
+        <w:t xml:space="preserve">Au début du règne de Joakim, fils de Josias, roi de Juda, il y eut cette parole venant du Seigneur :     « Ainsi parle le Seigneur : Tiens-toi dans la cour de la maison du Seigneur. Aux gens de toutes les villes de Juda qui viennent se prosterner dans la maison du Seigneur, tu diras toutes les paroles que je t’ai ordonné de leur dire ; n’en retranche pas un mot.     Peut-être écouteront-ils, et reviendront-ils chacun de son mauvais chemin ? Alors je renoncerai au mal que je projette de leur faire à cause de la malice de leurs actes.     Tu leur diras donc : Ainsi parle le Seigneur : Si vous ne m’écoutez pas, si vous ne marchez pas selon ma Loi, celle que j’ai mise sous vos yeux,     si vous n’écoutez pas les paroles de mes serviteurs les prophètes, que je vous envoie inlassablement, et que vous n’avez pas écoutés,     je traiterai cette Maison comme celle de Silo, et ferai de cette ville un exemple de malédiction pour toutes les nations de la terre. »  Les prêtres, les prophètes et tout le peuple entendirent Jérémie proclamer ces paroles dans la maison du Seigneur. Et quand Jérémie eut fini de dire à tout le peuple tout ce que le Seigneur lui avait ordonné de dire, les prêtres, les prophètes et tout le peuple se saisirent de lui en disant : « Tu vas mourir !     Pourquoi prophétises-tu, au nom du Seigneur, que cette Maison deviendra comme celle de Silo, que cette ville sera dévastée et vidée de ses habitants ? » Et tout le peuple se rassembla autour de Jérémie dans la maison du Seigneur.              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 68 (69), 2.5ab, 5cd.8, 9-10, 14)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sauve-moi, mon Dieu : les eaux montent jusqu’à ma gorge ! Plus abondants que les cheveux de ma tête, ceux qui m’en veulent sans raison. Ils sont nombreux, mes détracteurs, à me haïr injustement. C’est pour toi que j’endure l’insulte, que la honte me couvre le visage. Je suis un étranger pour mes frères, un inconnu pour les fils de ma mère. L’amour de ta maison m’a perdu ; on t’insulte, et l’insulte retombe sur moi. Et moi, je te prie, Seigneur : c’est l’heure de ta grâce ; dans ton grand amour, Dieu, réponds-moi, par ta vérité sauve-moi.
+        <w:t xml:space="preserve">Sauve-moi, mon Dieu : les eaux montent jusqu’à ma gorge ! Plus abondants que les cheveux de ma tête, ceux qui m’en veulent sans raison.  Ils sont nombreux, mes détracteurs, à me haïr injustement. C’est pour toi que j’endure l’insulte, que la honte me couvre le visage.  Je suis un étranger pour mes frères, un inconnu pour les fils de ma mère. L’amour de ta maison m’a perdu ; on t’insulte, et l’insulte retombe sur moi.  Et moi, je te prie, Seigneur : c’est l’heure de ta grâce ; dans ton grand amour, Dieu, réponds-moi, par ta vérité sauve-moi.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Lc 10, 38-42)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus entra dans un village. Une femme nommée Marthe le reçut. Elle avait une sœur appelée Marie qui, s’étant assise aux pieds du Seigneur, écoutait sa parole. Quant à Marthe, elle était accaparée par les multiples occupations du service. Elle intervint et dit : « Seigneur, cela ne te fait rien que ma sœur m’ait laissé faire seule le service ? Dis-lui donc de m’aider. » Le Seigneur lui répondit : « Marthe, Marthe, tu te donnes du souci et tu t’agites pour bien des choses. Une seule est nécessaire. Marie a choisi la meilleure part, elle ne lui sera pas enlevée. » – Acclamons la Parole de Dieu. (On peut prendre aussi l'Évangile de Jn 11, 19-27 ; l'un ou l'autre)
+        <w:t xml:space="preserve">En ce temps-là,  Jésus entra dans un village.Une femme nommée Marthe le reçut.  Elle avait une sœur appelée Mariequi, s’étant assise aux pieds du Seigneur, écoutait sa parole.  Quant à Marthe, elle était accaparéepar les multiples occupations du service.Elle intervint et dit :« Seigneur, cela ne te fait rienque ma sœur m’ait laissé faire seule le service ?Dis-lui donc de m’aider. »  Le Seigneur lui répondit :« Marthe, Marthe, tu te donnes du souciet tu t’agites pour bien des choses.  Une seule est nécessaire.Marie a choisi la meilleure part,elle ne lui sera pas enlevée. »           – Acclamons la Parole de Dieu. OU BIEN
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>