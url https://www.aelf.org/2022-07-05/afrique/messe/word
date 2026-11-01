--- v0 (2025-11-02)
+++ v1 (2026-11-01)
@@ -8,118 +8,118 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>mardi  5 juillet 2022
+        <w:t>mardi 5 juillet 2022
 mardi, 14ème Semaine du Temps Ordinaire
 S. Antoine-Marie Zaccaria, prêtre
 Mémoire facultative</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Os 8, 4-7.11-13)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ainsi parle le Seigneur : Les fils d’Israël ont établi des rois sans me consulter, ils ont nommé des princes sans mon accord ; avec leur argent et leur or, ils se sont fabriqué des idoles. Ils seront anéantis. Je le rejette, ton veau, Samarie ! Ma colère s’est enflammée contre tes enfants. Refuseront-ils toujours de retrouver l’innocence ? Ce veau est l’œuvre d’Israël, un artisan l’a fabriqué, ce n’est pas un dieu ; ce veau de Samarie sera mis en pièces. Ils ont semé le vent, ils récolteront la tempête. L’épi ne donnera pas de grain ; s’il y avait du grain, il ne donnerait pas de farine ; et, s’il en donnait, elle serait dévorée par les étrangers. Éphraïm a multiplié les autels pour expier le péché ; et ces autels ne lui servent qu’à pécher. J’ai beau lui mettre par écrit tous les articles de ma loi, il n’y voit qu’une loi étrangère. Ils offrent des sacrifices pour me plaire et ils en mangent la viande, mais le Seigneur n’y prend pas de plaisir. Au contraire, il y trouve le rappel de toutes leurs fautes, il fait le compte de leurs péchés. Qu’ils retournent donc en Égypte ! – Parole du Seigneur.
+        <w:t xml:space="preserve">Ainsi parle le Seigneur :     Les fils d’Israël ont établi des rois sans me consulter, ils ont nommé des princes sans mon accord ; avec leur argent et leur or, ils se sont fabriqué des idoles. Ils seront anéantis.     Je le rejette, ton veau, Samarie ! Ma colère s’est enflammée contre tes enfants. Refuseront-ils toujours de retrouver l’innocence ?     Ce veau est l’œuvre d’Israël, un artisan l’a fabriqué, ce n’est pas un dieu ; ce veau de Samarie sera mis en pièces.     Ils ont semé le vent, ils récolteront la tempête. L’épi ne donnera pas de grain ; s’il y avait du grain, il ne donnerait pas de farine ; et, s’il en donnait, elle serait dévorée par les étrangers.     Éphraïm a multiplié les autels pour expier le péché ; et ces autels ne lui servent qu’à pécher.     J’ai beau lui mettre par écrit tous les articles de ma loi, il n’y voit qu’une loi étrangère.     Ils offrent des sacrifices pour me plaire et ils en mangent la viande, mais le Seigneur n’y prend pas de plaisir. Au contraire, il y trouve le rappel de toutes leurs fautes, il fait le compte de leurs péchés. Qu’ils retournent donc en Égypte !              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 113b (115), 3-4, 5-6, 7ab.8, 9-10)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Notre Dieu, il est au ciel ; tout ce qu’il veut, il le fait. Leurs idoles : or et argent, ouvrages de mains humaines. Elles ont une bouche et ne parlent pas, des yeux et ne voient pas, des oreilles et n’entendent pas, des narines et ne sentent pas. Leurs mains ne peuvent toucher, leurs pieds ne peuvent marcher, Qu’ils deviennent comme elles, tous ceux qui les font, ceux qui mettent leur foi en elles. Israël, mets ta foi dans le Seigneur : le secours, le bouclier, c’est lui ! Famille d’Aaron, mets ta foi dans le Seigneur : le secours, le bouclier, c’est lui !
+        <w:t xml:space="preserve">Notre Dieu, il est au ciel ; tout ce qu’il veut, il le fait. Leurs idoles : or et argent, ouvrages de mains humaines.  Elles ont une bouche et ne parlent pas, des yeux et ne voient pas, des oreilles et n’entendent pas, des narines et ne sentent pas.  Leurs mains ne peuvent toucher, leurs pieds ne peuvent marcher, Qu’ils deviennent comme elles, tous ceux qui les font, ceux qui mettent leur foi en elles.  Israël, mets ta foi dans le Seigneur : le secours, le bouclier, c’est lui ! Famille d’Aaron, mets ta foi dans le Seigneur : le secours, le bouclier, c’est lui !
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mt 9, 32-38)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, voici qu’on présenta à Jésus un possédé qui était sourd-muet. Lorsque le démon eut été expulsé, le sourd-muet se mit à parler. Les foules furent dans l’admiration, et elles disaient : « Jamais rien de pareil ne s’est vu en Israël ! » Mais les pharisiens disaient : « C’est par le chef des démons qu’il expulse les démons. » Jésus parcourait toutes les villes et tous les villages, enseignant dans leurs synagogues, proclamant l’Évangile du Royaume et guérissant toute maladie et toute infirmité. Voyant les foules, Jésus fut saisi de compassion envers elles parce qu’elles étaient désemparées et abattues comme des brebis sans berger. Il dit alors à ses disciples : « La moisson est abondante, mais les ouvriers sont peu nombreux. Priez donc le maître de la moisson d’envoyer des ouvriers pour sa moisson. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là,     voici qu’on présenta à Jésus un possédé qui était sourd-muet.     Lorsque le démon eut été expulsé, le sourd-muet se mit à parler. Les foules furent dans l’admiration, et elles disaient : « Jamais rien de pareil ne s’est vu en Israël ! »     Mais les pharisiens disaient : « C’est par le chef des démons qu’il expulse les démons. »      Jésus parcourait toutes les villes et tous les villages, enseignant dans leurs synagogues, proclamant l’Évangile du Royaume et guérissant toute maladie et toute infirmité.     Voyant les foules, Jésus fut saisi de compassion envers elles parce qu’elles étaient désemparées et abattues comme des brebis sans berger.     Il dit alors à ses disciples : « La moisson est abondante, mais les ouvriers sont peu nombreux.     Priez donc le maître de la moisson d’envoyer des ouvriers pour sa moisson. »              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>