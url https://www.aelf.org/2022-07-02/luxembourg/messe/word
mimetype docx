--- v0 (2025-11-03)
+++ v1 (2026-11-03)
@@ -8,118 +8,118 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>samedi  2 juillet 2022
+        <w:t>samedi 2 juillet 2022
 samedi, 13ème Semaine du Temps Ordinaire
 de la férie
 </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Am 9, 11-15)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ainsi parle le Seigneur : Ce jour-là, je relèverai la hutte de David, qui s’écroule ; je réparerai ses brèches, je relèverai ses ruines, je la rebâtirai telle qu’aux jours d’autrefois, afin que ses habitants prennent possession du reste d’Édom et de toutes les nations sur lesquelles mon nom fut jadis invoqué, – oracle du Seigneur, qui fera tout cela. Voici venir des jours – oracle du Seigneur – où se suivront de près laboureur et moissonneur, le fouleur de raisins et celui qui jette la semence. Les montagnes laisseront couler le vin nouveau, toutes les collines en seront ruisselantes. Je ramènerai les captifs de mon peuple Israël ; ils rebâtiront les villes dévastées et les habiteront ; ils planteront des vignes et en boiront le vin ; ils cultiveront des jardins et en mangeront les fruits. Je les planterai sur leur sol, et jamais plus ils ne seront arrachés du sol que je leur ai donné. Le Seigneur ton Dieu a parlé. – Parole du Seigneur.
+        <w:t xml:space="preserve">Ainsi parle le Seigneur :     Ce jour-là, je relèverai la hutte de David, qui s’écroule ; je réparerai ses brèches, je relèverai ses ruines, je la rebâtirai telle qu’aux jours d’autrefois,     afin que ses habitants prennent possession du reste d’Édom et de toutes les nations sur lesquelles mon nom fut jadis invoqué, – oracle du Seigneur, qui fera tout cela.     Voici venir des jours – oracle du Seigneur – où se suivront de près laboureur et moissonneur, le fouleur de raisins et celui qui jette la semence. Les montagnes laisseront couler le vin nouveau, toutes les collines en seront ruisselantes.     Je ramènerai les captifs de mon peuple Israël ; ils rebâtiront les villes dévastées et les habiteront ; ils planteront des vignes et en boiront le vin ; ils cultiveront des jardins et en mangeront les fruits.     Je les planterai sur leur sol, et jamais plus ils ne seront arrachés du sol que je leur ai donné. Le Seigneur ton Dieu a parlé.              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 84 (85), 9, 11-12, 13-14)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">J’écoute : que dira le Seigneur Dieu ? Ce qu’il dit, c’est la paix pour son peuple et ses fidèles ; qu’ils ne reviennent jamais à leur folie ! Amour et vérité se rencontrent, justice et paix s’embrassent ; la vérité germera de la terre et du ciel se penchera la justice. Le Seigneur donnera ses bienfaits, et notre terre donnera son fruit. La justice marchera devant lui, et ses pas traceront le chemin.
+        <w:t xml:space="preserve">J’écoute : que dira le Seigneur Dieu ? Ce qu’il dit, c’est la paix pour son peuple et ses fidèles ; qu’ils ne reviennent jamais à leur folie !  Amour et vérité se rencontrent, justice et paix s’embrassent ; la vérité germera de la terre et du ciel se penchera la justice.  Le Seigneur donnera ses bienfaits, et notre terre donnera son fruit. La justice marchera devant lui, et ses pas traceront le chemin.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mt 9, 14-17)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, les disciples de Jean le Baptiste s’approchèrent de Jésus en disant : « Pourquoi, alors que nous et les pharisiens, nous jeûnons, tes disciples ne jeûnent-ils pas ? » Jésus leur répondit : « Les invités de la noce pourraient-ils donc être en deuil pendant le temps où l’Époux est avec eux ? Mais des jours viendront où l’Époux leur sera enlevé ; alors ils jeûneront. Et personne ne pose une pièce d’étoffe neuve sur un vieux vêtement, car le morceau ajouté tire sur le vêtement, et la déchirure s’agrandit. Et on ne met pas du vin nouveau dans de vieilles outres ; autrement, les outres éclatent, le vin se répand, et les outres sont perdues. Mais on met le vin nouveau dans des outres neuves, et le tout se conserve. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là,     les disciples de Jean le Baptiste s’approchèrent de Jésus en disant : « Pourquoi, alors que nous et les pharisiens, nous jeûnons, tes disciples ne jeûnent-ils pas ? »     Jésus leur répondit : « Les invités de la noce pourraient-ils donc être en deuil pendant le temps où l’Époux est avec eux ? Mais des jours viendront où l’Époux leur sera enlevé ; alors ils jeûneront.     Et personne ne pose une pièce d’étoffe neuve sur un vieux vêtement, car le morceau ajouté tire sur le vêtement, et la déchirure s’agrandit.     Et on ne met pas du vin nouveau dans de vieilles outres ; autrement, les outres éclatent, le vin se répand, et les outres sont perdues. Mais on met le vin nouveau dans des outres neuves, et le tout se conserve. »              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>