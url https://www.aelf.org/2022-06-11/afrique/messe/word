--- v0 (2025-11-02)
+++ v1 (2026-11-02)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Ac 11, 21b-26 ; 13, 1-3)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ces jours-là, à Antioche, un grand nombre de gens devinrent croyants et se tournèrent vers le Seigneur. La nouvelle parvint aux oreilles de l’Église de Jérusalem, et l’on envoya Barnabé jusqu’à Antioche. À son arrivée, voyant la grâce de Dieu à l’œuvre, il fut dans la joie. Il les exhortait tous à rester d’un cœur ferme attachés au Seigneur. C’était en effet un homme de bien, rempli d’Esprit Saint et de foi. Une foule considérable s’attacha au Seigneur. Barnabé partit alors à Tarse chercher Saul. L’ayant trouvé, il l’amena à Antioche. Pendant toute une année, ils participèrent aux assemblées de l’Église, ils instruisirent une foule considérable. Et c’est à Antioche que, pour la première fois, les disciples reçurent le nom de « chrétiens ». Or il y avait dans l’Église qui était à Antioche des prophètes et des hommes chargés d’enseigner : Barnabé, Syméon appelé Le Noir, Lucius de Cyrène, Manahène, compagnon d’enfance d’Hérode le Tétrarque, et Saul. Un jour qu’ils célébraient le culte du Seigneur et qu’ils jeûnaient, l’Esprit Saint leur dit : « Mettez à part pour moi Barnabé et Saul en vue de l’œuvre à laquelle je les ai appelés. » Alors, après avoir jeûné et prié, et leur avoir imposé les mains, ils les laissèrent partir. – Parole du Seigneur.
+        <w:t xml:space="preserve">En ces jours-là, à Antioche,   un grand nombre de gens devinrent croyants et se tournèrent vers le Seigneur.   La nouvelle parvint aux oreilles de l’Église de Jérusalem, et l’on envoya Barnabé jusqu’à Antioche.   À son arrivée, voyant la grâce de Dieu à l’œuvre, il fut dans la joie. Il les exhortait tous à rester d’un cœur ferme attachés au Seigneur.   C’était en effet un homme de bien, rempli d’Esprit Saint et de foi. Une foule considérable s’attacha au Seigneur.   Barnabé partit alors à Tarse chercher Saul.   L’ayant trouvé, il l’amena à Antioche. Pendant toute une année, ils participèrent aux assemblées de l’Église, ils instruisirent une foule considérable. Et c’est à Antioche que, pour la première fois, les disciples reçurent le nom de « chrétiens ».            Or il y avait dans l’Église qui était à Antioche des prophètes et des hommes chargés d’enseigner : Barnabé, Syméon appelé Le Noir, Lucius de Cyrène, Manahène, compagnon d’enfance d’Hérode le Tétrarque, et Saul.   Un jour qu’ils célébraient le culte du Seigneur et qu’ils jeûnaient, l’Esprit Saint leur dit : « Mettez à part pour moi Barnabé et Saul en vue de l’œuvre à laquelle je les ai appelés. »   Alors, après avoir jeûné et prié, et leur avoir imposé les mains, ils les laissèrent partir.            – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 15 (16), 1-2a.5, 7-8, 9-10)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Garde-moi, mon Dieu : j’ai fait de toi mon refuge. J’ai dit au Seigneur : « Tu es mon Dieu ! Seigneur, mon partage et ma coupe : de toi dépend mon sort. Je bénis le Seigneur qui me conseille : même la nuit mon cœur m’avertit. Je garde le Seigneur devant moi sans relâche ; il est à ma droite : je suis inébranlable. Mon cœur exulte, mon âme est en fête, ma chair elle-même repose en confiance : tu ne peux m’abandonner à la mort ni laisser ton ami voir la corruption.
+        <w:t xml:space="preserve">Garde-moi, mon Dieu : j’ai fait de toi mon refuge. J’ai dit au Seigneur : « Tu es mon Dieu ! Seigneur, mon partage et ma coupe : de toi dépend mon sort.  Je bénis le Seigneur qui me conseille : même la nuit mon cœur m’avertit. Je garde le Seigneur devant moi sans relâche ; il est à ma droite : je suis inébranlable.  Mon cœur exulte, mon âme est en fête, ma chair elle-même repose en confiance : tu ne peux m’abandonner à la mort ni laisser ton ami voir la corruption.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mt 5, 33-37)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus disait à ses disciples : « Vous avez encore appris qu’il a été dit aux anciens : Tu ne manqueras pas à tes serments, mais tu t’acquitteras de tes serments envers le Seigneur. Eh bien ! moi, je vous dis de ne pas jurer du tout, ni par le ciel, car c’est le trône de Dieu, ni par la terre, car elle est son marchepied, ni par Jérusalem, car elle est la Ville du grand Roi. Et ne jure pas non plus sur ta tête, parce que tu ne peux pas rendre un seul de tes cheveux blanc ou noir. Que votre parole soit “oui”, si c’est “oui”, “non”, si c’est “non”. Ce qui est en plus vient du Mauvais. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là, Jésus disait à ses disciples :     « Vous avez encore appris qu’il a été dit aux anciens : Tu ne manqueras pas à tes serments, mais tu t’acquitteras de tes serments envers le Seigneur.     Eh bien ! moi, je vous dis de ne pas jurer du tout, ni par le ciel, car c’est le trône de Dieu,     ni par la terre, car elle est son marchepied, ni par Jérusalem, car elle est la Ville du grand Roi.     Et ne jure pas non plus sur ta tête, parce que tu ne peux pas rendre un seul de tes cheveux blanc ou noir.     Que votre parole soit “oui”, si c’est “oui”, “non”, si c’est “non”. Ce qui est en plus vient du Mauvais. »              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>