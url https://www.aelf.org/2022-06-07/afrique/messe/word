--- v0 (2025-11-03)
+++ v1 (2026-11-02)
@@ -8,118 +8,118 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>mardi  7 juin 2022
+        <w:t>mardi 7 juin 2022
 mardi, 10ème Semaine du Temps Ordinaire
 de la férie
 </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (1 R 17, 7-16)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ces jours-là, sur l’ordre du prophète Élie, au bout d’un certain temps, il ne tombait plus une goutte de pluie dans tout le pays, et le torrent où buvait le prophète finit par être à sec. Alors la parole du Seigneur lui fut adressée : « Lève-toi, va à Sarepta, dans le pays de Sidon ; tu y habiteras ; il y a là une veuve que j’ai chargée de te nourrir. » Le prophète Élie partit pour Sarepta, et il parvint à l’entrée de la ville. Une veuve ramassait du bois ; il l’appela et lui dit : « Veux-tu me puiser, avec ta cruche, un peu d’eau pour que je boive ? » Elle alla en puiser. Il lui dit encore : « Apporte-moi aussi un morceau de pain. » Elle répondit : « Je le jure par la vie du Seigneur ton Dieu : je n’ai pas de pain. J’ai seulement, dans une jarre, une poignée de farine, et un peu d’huile dans un vase. Je ramasse deux morceaux de bois, je rentre préparer pour moi et pour mon fils ce qui nous reste. Nous le mangerons, et puis nous mourrons. » Élie lui dit alors : « N’aie pas peur, va, fais ce que tu as dit. Mais d’abord cuis-moi une petite galette et apporte-la moi, ensuite tu en feras pour toi et ton fils. Car ainsi parle le Seigneur, Dieu d’Israël : Jarre de farine point ne s’épuisera, vase d’huile point ne se videra, jusqu’au jour où le Seigneur donnera la pluie pour arroser la terre. » La femme alla faire ce qu’Élie lui avait demandé, et pendant longtemps, le prophète, elle-même et son fils eurent à manger. Et la jarre de farine ne s’épuisa pas, et le vase d’huile ne se vida pas, ainsi que le Seigneur l’avait annoncé par l’intermédiaire d’Élie. – Parole du Seigneur.
+        <w:t xml:space="preserve">En ces jours-là, sur l’ordre du prophète Élie,     au bout d’un certain temps, il ne tombait plus une goutte de pluie dans tout le pays, et le torrent où buvait le prophète finit par être à sec.     Alors la parole du Seigneur lui fut adressée :     « Lève-toi, va à Sarepta, dans le pays de Sidon ; tu y habiteras ; il y a là une veuve que j’ai chargée de te nourrir. »     Le prophète Élie partit pour Sarepta, et il parvint à l’entrée de la ville. Une veuve ramassait du bois ; il l’appela et lui dit : « Veux-tu me puiser, avec ta cruche, un peu d’eau pour que je boive ? »     Elle alla en puiser. Il lui dit encore : « Apporte-moi aussi un morceau de pain. »     Elle répondit : « Je le jure par la vie du Seigneur ton Dieu : je n’ai pas de pain. J’ai seulement, dans une jarre, une poignée de farine, et un peu d’huile dans un vase. Je ramasse deux morceaux de bois, je rentre préparer pour moi et pour mon fils ce qui nous reste. Nous le mangerons, et puis nous mourrons. »     Élie lui dit alors : « N’aie pas peur, va, fais ce que tu as dit. Mais d’abord cuis-moi une petite galette et apporte-la moi, ensuite tu en feras pour toi et ton fils.     Car ainsi parle le Seigneur, Dieu d’Israël : Jarre de farine point ne s’épuisera, vase d’huile point ne se videra, jusqu’au jour où le Seigneur donnera la pluie pour arroser la terre. »      La femme alla faire ce qu’Élie lui avait demandé, et pendant longtemps, le prophète, elle-même et son fils eurent à manger.     Et la jarre de farine ne s’épuisa pas, et le vase d’huile ne se vida pas, ainsi que le Seigneur l’avait annoncé par l’intermédiaire d’Élie.              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 4, 2, 3, 4-5, 7-8)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Quand je crie, réponds-moi, Dieu, ma justice ! Toi qui me libères dans la détresse, pitié pour moi, écoute ma prière ! Fils des hommes, jusqu’où irez-vous dans l’insulte à ma gloire, l’amour du néant et la course au mensonge ? Sachez que le Seigneur a mis à part son fidèle, le Seigneur entend quand je crie vers lui. Mais vous, tremblez, ne péchez pas ; réfléchissez dans le secret, faites silence. Beaucoup demandent : « Qui nous fera voir le bonheur ? » Sur nous, Seigneur, que s’illumine ton visage ! Tu mets dans mon cœur plus de joie que toutes leurs vendanges et leurs moissons.
+        <w:t xml:space="preserve">Quand je crie, réponds-moi, Dieu, ma justice ! Toi qui me libères dans la détresse, pitié pour moi, écoute ma prière !  Fils des hommes,       jusqu’où irez-vous dans l’insulte à ma gloire, l’amour du néant et la course au mensonge ?  Sachez que le Seigneur a mis à part son fidèle, le Seigneur entend quand je crie vers lui. Mais vous, tremblez, ne péchez pas ; réfléchissez dans le secret, faites silence.  Beaucoup demandent : « Qui nous fera voir le bonheur ? » Sur nous, Seigneur, que s’illumine ton visage ! Tu mets dans mon cœur plus de joie que toutes leurs vendanges et leurs moissons.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mt 5, 13-16)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus disait à ses disciples : « Vous êtes le sel de la terre. Mais si le sel devient fade, comment lui rendre de la saveur ? Il ne vaut plus rien : on le jette dehors et il est piétiné par les gens. Vous êtes la lumière du monde. Une ville située sur une montagne ne peut être cachée. Et l’on n’allume pas une lampe pour la mettre sous le boisseau ; on la met sur le lampadaire, et elle brille pour tous ceux qui sont dans la maison. De même, que votre lumière brille devant les hommes : alors, voyant ce que vous faites de bien, ils rendront gloire à votre Père qui est aux cieux. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là, Jésus disait à ses disciples :     « Vous êtes le sel de la terre. Mais si le sel devient fade, comment lui rendre de la saveur ? Il ne vaut plus rien : on le jette dehors et il est piétiné par les gens.      Vous êtes la lumière du monde. Une ville située sur une montagne ne peut être cachée.     Et l’on n’allume pas une lampe pour la mettre sous le boisseau ; on la met sur le lampadaire, et elle brille pour tous ceux qui sont dans la maison.     De même, que votre lumière brille devant les hommes : alors, voyant ce que vous faites de bien, ils rendront gloire à votre Père qui est aux cieux. »              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>