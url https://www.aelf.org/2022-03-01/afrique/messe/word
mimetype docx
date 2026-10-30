--- v0 (2025-10-31)
+++ v1 (2026-10-30)
@@ -8,118 +8,118 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc0"/>
       <w:r>
-        <w:t>mardi  1 mars 2022
+        <w:t>mardi 1 mars 2022
 mardi, 8ème Semaine du Temps Ordinaire
 de la férie
 </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (1 P 1, 10-16)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bien-aimés, sur le salut, les prophètes ont fait porter leurs interrogations et leurs recherches, eux qui ont prophétisé pour annoncer la grâce qui vous est destinée. Ils cherchaient quel temps et quelles circonstances voulait indiquer l’Esprit du Christ, présent en eux, quand il attestait par avance les souffrances du Christ et la gloire qui s’ensuivrait. Il leur fut révélé que ce n’était pas pour eux-mêmes, mais pour vous, qu’ils étaient au service de ce message, annoncé maintenant par ceux qui vous ont évangélisés dans l’Esprit Saint envoyé du ciel ; même des anges désirent se pencher pour scruter ce message. C’est pourquoi, après avoir disposé votre intelligence pour le service, restez sobres, mettez toute votre espérance dans la grâce que vous apporte la révélation de Jésus Christ. Comme des enfants qui obéissent, cessez de vous conformer aux convoitises d’autrefois, quand vous étiez dans l’ignorance, mais, à l’exemple du Dieu saint qui vous a appelés, devenez saints, vous aussi, dans toute votre conduite, puisqu’il est écrit : Vous serez saints, car moi, je suis saint. – Parole du Seigneur.
+        <w:t xml:space="preserve">Bien-aimés,     sur le salut, les prophètes ont fait porter leurs interrogations et leurs recherches, eux qui ont prophétisé pour annoncer la grâce qui vous est destinée.     Ils cherchaient quel temps et quelles circonstances voulait indiquer l’Esprit du Christ, présent en eux, quand il attestait par avance les souffrances du Christ et la gloire qui s’ensuivrait.     Il leur fut révélé que ce n’était pas pour eux-mêmes, mais pour vous, qu’ils étaient au service de ce message, annoncé maintenant par ceux qui vous ont évangélisés dans l’Esprit Saint envoyé du ciel ; même des anges désirent se pencher pour scruter ce message.     C’est pourquoi, après avoir disposé votre intelligence pour le service, restez sobres, mettez toute votre espérance dans la grâce que vous apporte la révélation de Jésus Christ.     Comme des enfants qui obéissent, cessez de vous conformer aux convoitises d’autrefois, quand vous étiez dans l’ignorance,     mais, à l’exemple du Dieu saint qui vous a appelés, devenez saints, vous aussi, dans toute votre conduite,     puisqu’il est écrit :Vous serez saints, car moi, je suis saint.              – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 97 (98), 1, 2-3ab, 3cd-4)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Chantez au Seigneur un chant nouveau, car il a fait des merveilles ; par son bras très saint, par sa main puissante, il s’est assuré la victoire. Le Seigneur a fait connaître sa victoire et révélé sa justice aux nations ; il s’est rappelé sa fidélité, son amour, en faveur de la maison d’Israël. La terre tout entière a vu la victoire de notre Dieu. Acclamez le Seigneur, terre entière, sonnez, chantez, jouez !
+        <w:t xml:space="preserve">Chantez au Seigneur un chant nouveau, car il a fait des merveilles ; par son bras très saint, par sa main puissante, il s’est assuré la victoire.  Le Seigneur a fait connaître sa victoire et révélé sa justice aux nations ; il s’est rappelé sa fidélité, son amour, en faveur de la maison d’Israël.  La terre tout entière a vu la victoire de notre Dieu. Acclamez le Seigneur, terre entière, sonnez, chantez, jouez !
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mc 10, 28-31)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Pierre se mit à dire à Jésus : « Voici que nous avons tout quitté pour te suivre. » Jésus déclara : « Amen, je vous le dis : nul n’aura quitté, à cause de moi et de l’Évangile, une maison, des frères, des sœurs, une mère, un père, des enfants ou une terre sans qu’il reçoive, en ce temps déjà, le centuple : maisons, frères, sœurs, mères, enfants et terres, avec des persécutions, et, dans le monde à venir, la vie éternelle. Beaucoup de premiers seront derniers, et les derniers seront les premiers. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là,     Pierre se mit à dire à Jésus : « Voici que nous avons tout quitté pour te suivre. »     Jésus déclara : « Amen, je vous le dis : nul n’aura quitté, à cause de moi et de l’Évangile, une maison, des frères, des sœurs, une mère, un père, des enfants ou une terre     sans qu’il reçoive, en ce temps déjà, le centuple : maisons, frères, sœurs, mères, enfants et terres, avec des persécutions, et, dans le monde à venir, la vie éternelle.     Beaucoup de premiers seront derniers, et les derniers seront les premiers. »              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>