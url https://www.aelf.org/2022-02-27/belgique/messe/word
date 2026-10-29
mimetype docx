--- v0 (2025-12-02)
+++ v1 (2026-10-29)
@@ -38,105 +38,105 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (Si 27, 4-7)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Quand on secoue le tamis, il reste les déchets ; de même, les petits côtés d’un homme apparaissent dans ses propos. Le four éprouve les vases du potier ; on juge l’homme en le faisant parler. C’est le fruit qui manifeste la qualité de l’arbre ; ainsi la parole fait connaître les sentiments. Ne fais pas l’éloge de quelqu’un avant qu’il ait parlé, c’est alors qu’on pourra le juger. – Parole du Seigneur.
+        <w:t xml:space="preserve">Quand on secoue le tamis, il reste les déchets ; de même, les petits côtés d’un homme apparaissent dans ses propos.     Le four éprouve les vases du potier ; on juge l’homme en le faisant parler.     C’est le fruit qui manifeste la qualité de l’arbre ; ainsi la parole fait connaître les sentiments.     Ne fais pas l’éloge de quelqu’un avant qu’il ait parlé, c’est alors qu’on pourra le juger.      – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 91 (92), 2-3, 13-14, 15-16)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Qu’il est bon de rendre grâce au Seigneur, de chanter pour ton nom, Dieu Très-Haut, d’annoncer dès le matin ton amour, ta fidélité, au long des nuits ! Le juste grandira comme un palmier, il poussera comme un cèdre du Liban ; planté dans les parvis du Seigneur, il grandira dans la maison de notre Dieu. Vieillissant, il fructifie encore, il garde sa sève et sa verdeur pour annoncer : « Le Seigneur est droit ! Pas de ruse en Dieu, mon rocher ! »
+        <w:t xml:space="preserve">Qu’il est bon de rendre grâce au Seigneur, de chanter pour ton nom, Dieu Très-Haut, d’annoncer dès le matin ton amour, ta fidélité, au long des nuits !  Le juste grandira comme un palmier, il poussera comme un cèdre du Liban ; planté dans les parvis du Seigneur, il grandira dans la maison de notre Dieu.  Vieillissant, il fructifie encore, il garde sa sève et sa verdeur pour annoncer : « Le Seigneur est droit ! Pas de ruse en Dieu, mon rocher ! »
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Deuxième lecture (1 Co 15, 54-58)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frères, au dernier jour, quand cet être périssable aura revêtu ce qui est impérissable, quand cet être mortel aura revêtu l’immortalité, alors se réalisera la parole de l’Écriture : La mort a été engloutie dans la victoire. Ô Mort, où est ta victoire ? Ô Mort, où est-il, ton aiguillon ? L’aiguillon de la mort, c’est le péché ; ce qui donne force au péché, c’est la Loi. Rendons grâce à Dieu qui nous donne la victoire par notre Seigneur Jésus Christ. Ainsi, mes frères bien-aimés, soyez fermes, soyez inébranlables, prenez une part toujours plus active à l’œuvre du Seigneur, car vous savez que, dans le Seigneur, la peine que vous vous donnez n’est pas perdue. – Parole du Seigneur.
+        <w:t xml:space="preserve">Frères, au dernier jour,     quand cet être périssable aura revêtu ce qui est impérissable, quand cet être mortel aura revêtu l’immortalité, alors se réalisera la parole de l’Écriture :La mort a été engloutie dans la victoire.     Ô Mort, où est ta victoire ? Ô Mort, où est-il, ton aiguillon ?     L’aiguillon de la mort, c’est le péché ; ce qui donne force au péché, c’est la Loi.     Rendons grâce à Dieu qui nous donne la victoire par notre Seigneur Jésus Christ.     Ainsi, mes frères bien-aimés, soyez fermes, soyez inébranlables, prenez une part toujours plus active à l’œuvre du Seigneur, car vous savez que, dans le Seigneur, la peine que vous vous donnez n’est pas perdue.      – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
         <w:t>Évangile (Lc 6, 39-45)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus disait à ses disciples en parabole : « Un aveugle peut-il guider un autre aveugle ? Ne vont-ils pas tomber tous les deux dans un trou ? Le disciple n’est pas au-dessus du maître ; mais une fois bien formé, chacun sera comme son maître. Qu’as-tu à regarder la paille dans l’œil de ton frère, alors que la poutre qui est dans ton œil à toi, tu ne la remarques pas ? Comment peux-tu dire à ton frère : ‘Frère, laisse-moi enlever la paille qui est dans ton œil’, alors que toi-même ne vois pas la poutre qui est dans le tien ? Hypocrite ! Enlève d’abord la poutre de ton œil ; alors tu verras clair pour enlever la paille qui est dans l’œil de ton frère. Un bon arbre ne donne pas de fruit pourri ; jamais non plus un arbre qui pourrit ne donne de bon fruit. Chaque arbre, en effet, se reconnaît à son fruit : on ne cueille pas des figues sur des épines ; on ne vendange pas non plus du raisin sur des ronces. L’homme bon tire le bien du trésor de son cœur qui est bon ; et l’homme mauvais tire le mal de son cœur qui est mauvais : car ce que dit la bouche, c’est ce qui déborde du cœur. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là,     Jésus disait à ses disciples en parabole : « Un aveugle peut-il guider un autre aveugle ? Ne vont-ils pas tomber tous les deux dans un trou ?     Le disciple n’est pas au-dessus du maître ; mais une fois bien formé, chacun sera comme son maître.      Qu’as-tu à regarder la paille dans l’œil de ton frère, alors que la poutre qui est dans ton œil à toi, tu ne la remarques pas ?     Comment peux-tu dire à ton frère : ‘Frère, laisse-moi enlever la paille qui est dans ton œil’, alors que toi-même ne vois pas la poutre qui est dans le tien ? Hypocrite ! Enlève d’abord la poutre de ton œil ; alors tu verras clair pour enlever la paille qui est dans l’œil de ton frère.      Un bon arbre ne donne pas de fruit pourri ; jamais non plus un arbre qui pourrit ne donne de bon fruit.     Chaque arbre, en effet, se reconnaît à son fruit : on ne cueille pas des figues sur des épines ; on ne vendange pas non plus du raisin sur des ronces.     L’homme bon tire le bien du trésor de son cœur qui est bon ; et l’homme mauvais tire le mal de son cœur qui est mauvais : car ce que dit la bouche, c’est ce qui déborde du cœur. »      – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -217,50 +217,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>