--- v0 (2025-12-04)
+++ v1 (2026-10-30)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (2 Tm 1, 1-8)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Paul, apôtre du Christ Jésus par la volonté de Dieu, selon la promesse de la vie que nous avons dans le Christ Jésus, à Timothée, mon enfant bien-aimé. À toi, la grâce, la miséricorde et la paix de la part de Dieu le Père et du Christ Jésus notre Seigneur. Je suis plein de gratitude envers Dieu, à qui je rends un culte avec une conscience pure, à la suite de mes ancêtres, je lui rends grâce en me souvenant continuellement de toi dans mes prières, nuit et jour. Me rappelant tes larmes, j’ai un très vif désir de te revoir pour être rempli de joie. J’ai souvenir de la foi sincère qui est en toi : c’était celle qui habitait d’abord Loïs, ta grand-mère, et celle d’Eunice, ta mère, et j’ai la conviction que c’est aussi la tienne. Voilà pourquoi, je te le rappelle, ravive le don gratuit de Dieu, ce don qui est en toi depuis que je t’ai imposé les mains. Car ce n’est pas un esprit de peur que Dieu nous a donné, mais un esprit de force, d’amour et de pondération. N’aie donc pas honte de rendre témoignage à notre Seigneur, et n’aie pas honte de moi, qui suis son prisonnier ; mais, avec la force de Dieu, prends ta part des souffrances liées à l’annonce de l’Évangile. – Parole du Seigneur. OU BIEN : « Tite, mon enfant selon la foi qui nous est commune » Lecture de la lettre de saint Paul apôtre à Tite (Tt 1, 1-5) Paul, serviteur de Dieu, apôtre de Jésus Christ au service de la foi de ceux que Dieu a choisis et de la pleine connaissance de la vérité qui est en accord avec la piété. Nous avons l’espérance de la vie éternelle, promise depuis toujours par Dieu qui ne ment pas. Aux temps fixés, il a manifesté sa parole dans la proclamation de l’Évangile qui m’a été confiée par ordre de Dieu notre Sauveur. Je m’adresse à toi, Tite, mon véritable enfant selon la foi qui nous est commune : à toi, la grâce et la paix de la part de Dieu le Père et du Christ Jésus notre Sauveur. Si je t’ai laissé en Crète, c’est pour que tu finisses de tout organiser et que, dans chaque ville, tu établisses des Anciens comme je te l’ai commandé moi-même. – Parole du Seigneur.
+        <w:t xml:space="preserve">Paul, apôtre du Christ Jésus par la volonté de Dieu, selon la promesse de la vie que nous avons dans le Christ Jésus, à Timothée, mon enfant bien-aimé. À toi, la grâce, la miséricorde et la paix de la part de Dieu le Père et du Christ Jésus notre Seigneur.  Je suis plein de gratitude envers Dieu, à qui je rends un culte avec une conscience pure, à la suite de mes ancêtres, je lui rends grâce en me souvenant continuellement de toi dans mes prières, nuit et jour. Me rappelant tes larmes, j’ai un très vif désir de te revoir pour être rempli de joie. J’ai souvenir de la foi sincère qui est en toi : c’était celle qui habitait d’abord Loïs, ta grand-mère, et celle d’Eunice, ta mère, et j’ai la conviction que c’est aussi la tienne. Voilà pourquoi, je te le rappelle, ravive le don gratuit de Dieu, ce don qui est en toi depuis que je t’ai imposé les mains. Car ce n’est pas un esprit de peur que Dieu nous a donné, mais un esprit de force, d’amour et de pondération. N’aie donc pas honte de rendre témoignage à notre Seigneur, et n’aie pas honte de moi, qui suis son prisonnier ; mais, avec la force de Dieu, prends ta part des souffrances liées à l’annonce de l’Évangile.  – Parole du Seigneur.OU BIEN :                              « Tite, mon enfant selon la foi qui nous est commune »  Lecture de la lettre de saint Paul apôtre à Tite (Tt 1, 1-5)  Paul, serviteur de Dieu, apôtre de Jésus Christ au service de la foi de ceux que Dieu a choisis et de la pleine connaissance de la vérité qui est en accord avec la piété. Nous avons l’espérance de la vie éternelle, promise depuis toujours par Dieu qui ne ment pas. Aux temps fixés, il a manifesté sa parole dans la proclamation de l’Évangile qui m’a été confiée par ordre de Dieu notre Sauveur. Je m’adresse à toi, Tite, mon véritable enfant selon la foi qui nous est commune : à toi, la grâce et la paix de la part de Dieu le Père et du Christ Jésus notre Sauveur.  Si je t’ai laissé en Crète, c’est pour que tu finisses de tout organiser et que, dans chaque ville, tu établisses des Anciens comme je te l’ai commandé moi-même.  – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 88 (89), 4-5, 27-28, 29-30)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">« Avec mon élu, j’ai fait une alliance, j’ai juré à David, mon serviteur : J’établirai ta dynastie pour toujours, je te bâtis un trône pour la suite des âges. « Il me dira : Tu es mon Père, mon Dieu, mon roc et mon salut ! Et moi, j’en ferai mon fils aîné, le plus grand des rois de la terre ! « Sans fin je lui garderai mon amour, mon alliance avec lui sera fidèle ; je fonderai sa dynastie pour toujours, son trône aussi durable que les cieux. »
+        <w:t xml:space="preserve">« Avec mon élu, j’ai fait une alliance, j’ai juré à David, mon serviteur : J’établirai ta dynastie pour toujours, je te bâtis un trône pour la suite des âges.  « Il me dira : Tu es mon Père, mon Dieu, mon roc et mon salut ! Et moi, j’en ferai mon fils aîné, le plus grand des rois de la terre !  « Sans fin je lui garderai mon amour, mon alliance avec lui sera fidèle ; je fonderai sa dynastie pour toujours, son trône aussi durable que les cieux. »
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Mc 4, 1-20)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, Jésus se mit de nouveau à enseigner au bord de la mer de Galilée. Une foule très nombreuse se rassembla auprès de lui, si bien qu’il monta dans une barque où il s’assit. Il était sur la mer, et toute la foule était près de la mer, sur le rivage. Il leur enseignait beaucoup de choses en paraboles, et dans son enseignement il leur disait : « Écoutez ! Voici que le semeur sortit pour semer. Comme il semait, du grain est tombé au bord du chemin ; les oiseaux sont venus et ils ont tout mangé. Du grain est tombé aussi sur du sol pierreux, où il n’avait pas beaucoup de terre ; il a levé aussitôt, parce que la terre était peu profonde ; et lorsque le soleil s’est levé, ce grain a brûlé et, faute de racines, il a séché. Du grain est tombé aussi dans les ronces, les ronces ont poussé, l’ont étouffé, et il n’a pas donné de fruit. Mais d’autres grains sont tombés dans la bonne terre ; ils ont donné du fruit en poussant et en se développant, et ils ont produit trente, soixante, cent, pour un. » Et Jésus disait : « Celui qui a des oreilles pour entendre, qu’il entende ! » Quand il resta seul, ceux qui étaient autour de lui avec les Douze l’interrogeaient sur les paraboles. Il leur disait : « C’est à vous qu’est donné le mystère du royaume de Dieu ; mais à ceux qui sont dehors, tout se présente sous forme de paraboles. Et ainsi, comme dit le prophète : Ils auront beau regarder de tous leurs yeux, ils ne verront pas ; ils auront beau écouter de toutes leurs oreilles, ils ne comprendront pas ; sinon ils se convertiraient et recevraient le pardon. » Il leur dit encore : « Vous ne saisissez pas cette parabole ? Alors, comment comprendrez-vous toutes les paraboles ? Le semeur sème la Parole. Il y a ceux qui sont au bord du chemin où la Parole est semée : quand ils l’entendent, Satan vient aussitôt et enlève la Parole semée en eux. Et de même, il y a ceux qui ont reçu la semence dans les endroits pierreux : ceux-là, quand ils entendent la Parole, ils la reçoivent aussitôt avec joie ; mais ils n’ont pas en eux de racine, ce sont les gens d’un moment ; que vienne la détresse ou la persécution à cause de la Parole, ils trébuchent aussitôt. Et il y en a d’autres qui ont reçu la semence dans les ronces : ceux-ci entendent la Parole, mais les soucis du monde, la séduction de la richesse et toutes les autres convoitises les envahissent et étouffent la Parole, qui ne donne pas de fruit. Et il y a ceux qui ont reçu la semence dans la bonne terre : ceux-là entendent la Parole, ils l’accueillent, et ils portent du fruit : trente, soixante, cent, pour un. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">En ce temps-là,     Jésus se mit de nouveau à enseigner au bord de la mer de Galilée. Une foule très nombreuse se rassembla auprès de lui, si bien qu’il monta dans une barque où il s’assit. Il était sur la mer, et toute la foule était près de la mer, sur le rivage.     Il leur enseignait beaucoup de choses en paraboles, et dans son enseignement il leur disait :     « Écoutez ! Voici que le semeur sortit pour semer.     Comme il semait, du grain est tombé au bord du chemin ; les oiseaux sont venus et ils ont tout mangé.     Du grain est tombé aussi sur du sol pierreux, où il n’avait pas beaucoup de terre ; il a levé aussitôt, parce que la terre était peu profonde ;     et lorsque le soleil s’est levé, ce grain a brûlé et, faute de racines, il a séché.     Du grain est tombé aussi dans les ronces, les ronces ont poussé, l’ont étouffé, et il n’a pas donné de fruit.     Mais d’autres grains sont tombés dans la bonne terre ; ils ont donné du fruit en poussant et en se développant, et ils ont produit trente, soixante, cent, pour un. »     Et Jésus disait : « Celui qui a des oreilles pour entendre, qu’il entende ! »      Quand il resta seul, ceux qui étaient autour de lui avec les Douze l’interrogeaient sur les paraboles.     Il leur disait : « C’est à vous qu’est donné le mystère du royaume de Dieu ; mais à ceux qui sont dehors, tout se présente sous forme de paraboles.     Et ainsi, comme dit le prophète :Ils auront beau regarder de tous leurs yeux, ils ne verront pas ; ils auront beau écouter de toutes leurs oreilles, ils ne comprendront pas ; sinon ils se convertiraient et recevraient le pardon. »     Il leur dit encore : « Vous ne saisissez pas cette parabole ? Alors, comment comprendrez-vous toutes les paraboles ?     Le semeur sème la Parole.     Il y a ceux qui sont au bord du chemin où la Parole est semée : quand ils l’entendent, Satan vient aussitôt et enlève la Parole semée en eux.     Et de même, il y a ceux qui ont reçu la semence dans les endroits pierreux : ceux-là, quand ils entendent la Parole, ils la reçoivent aussitôt avec joie ;     mais ils n’ont pas en eux de racine, ce sont les gens d’un moment ; que vienne la détresse ou la persécution à cause de la Parole, ils trébuchent aussitôt.     Et il y en a d’autres qui ont reçu la semence dans les ronces : ceux-ci entendent la Parole,     mais les soucis du monde, la séduction de la richesse et toutes les autres convoitises les envahissent et étouffent la Parole, qui ne donne pas de fruit.     Et il y a ceux qui ont reçu la semence dans la bonne terre : ceux-là entendent la Parole, ils l’accueillent, et ils portent du fruit : trente, soixante, cent, pour un. »              – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>