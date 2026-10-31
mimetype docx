--- v0 (2025-10-21)
+++ v1 (2026-10-31)
@@ -38,87 +38,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (1 Jn 2, 12-17)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Je vous l’écris, petits enfants : Vos péchés vous sont remis à cause du nom de Jésus. Je vous l’écris, parents : Vous connaissez celui qui existe depuis le commencement. Je vous l’écris, jeunes gens : Vous avez vaincu le Mauvais. Je vous l’ai écrit, enfants : Vous connaissez le Père. Je vous l’ai écrit, parents : Vous connaissez celui qui existe depuis le commencement. Je vous l’ai écrit, jeunes gens : Vous êtes forts, la parole de Dieu demeure en vous, vous avez vaincu le Mauvais. N’aimez pas le monde, ni ce qui est dans le monde. Si quelqu’un aime le monde, l’amour du Père n’est pas en lui. Tout ce qu’il y a dans le monde – la convoitise de la chair, la convoitise des yeux, l’arrogance de la richesse –, tout cela ne vient pas du Père, mais du monde. Or, le monde passe, et sa convoitise avec lui. Mais celui qui fait la volonté de Dieu demeure pour toujours. – Parole du Seigneur.
+        <w:t xml:space="preserve">          Je vous l’écris, petits enfants : Vos péchés vous sont remis à cause du nom de Jésus.   Je vous l’écris, parents :Vous connaissez celui qui existe depuis le commencement. Je vous l’écris, jeunes gens : Vous avez vaincu le Mauvais.   Je vous l’ai écrit, enfants : Vous connaissez le Père. Je vous l’ai écrit, parents :Vous connaissez celui qui existe depuis le commencement. Je vous l’ai écrit, jeunes gens : Vous êtes forts, la parole de Dieu demeure en vous, vous avez vaincu le Mauvais.            N’aimez pas le monde, ni ce qui est dans le monde. Si quelqu’un aime le monde, l’amour du Père n’est pas en lui.   Tout ce qu’il y a dans le monde – la convoitise de la chair, la convoitise des yeux, l’arrogance de la richesse –, tout cela ne vient pas du Père, mais du monde.   Or, le monde passe, et sa convoitise avec lui. Mais celui qui fait la volonté de Dieu demeure pour toujours.                          – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (95, 7-8a, 8b-9, 10)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rendez au Seigneur, familles des peuples, rendez au Seigneur la gloire et la puissance, rendez au Seigneur la gloire de son nom. Apportez votre offrande, entrez dans ses parvis, adorez le Seigneur, éblouissant de sainteté : tremblez devant lui, terre entière. Allez dire aux nations : « Le Seigneur est roi ! » Le monde, inébranlable, tient bon. Il gouverne les peuples avec droiture.
+        <w:t xml:space="preserve">Rendez au Seigneur, familles des peuples, rendez au Seigneur la gloire et la puissance, rendez au Seigneur la gloire de son nom.  Apportez votre offrande, entrez dans ses parvis, adorez le Seigneur, éblouissant de sainteté : tremblez devant lui, terre entière.  Allez dire aux nations : « Le Seigneur est roi ! » Le monde, inébranlable, tient bon. Il gouverne les peuples avec droiture.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Lc 2, 36-40)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">En ce temps-là, quand les parents de Jésus vinrent le présenter au Temple, il y avait aussi une femme prophète, Anne, fille de Phanuel, de la tribu d’Aser. Elle était très avancée en âge ; après sept ans de mariage, demeurée veuve, elle était arrivée à l’âge de 84 ans. Elle ne s’éloignait pas du Temple, servant Dieu jour et nuit dans le jeûne et la prière. Survenant à cette heure même, elle proclamait les louanges de Dieu et parlait de l’enfant à tous ceux qui attendaient la délivrance de Jérusalem. Lorsqu’ils eurent achevé tout ce que prescrivait la loi du Seigneur, ils retournèrent en Galilée, dans leur ville de Nazareth. L’enfant, lui, grandissait et se fortifiait, rempli de sagesse, et la grâce de Dieu était sur lui. – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">          En ce temps-là, quand les parents de Jésus vinrent le présenter au Temple,   il y avait aussi une femme prophète, Anne, fille de Phanuel, de la tribu d’Aser. Elle était très avancée en âge ; après sept ans de mariage,   demeurée veuve, elle était arrivée à l’âge de 84 ans. Elle ne s’éloignait pas du Temple, servant Dieu jour et nuit dans le jeûne et la prière.   Survenant à cette heure même, elle proclamait les louanges de Dieu et parlait de l’enfant à tous ceux qui attendaient la délivrance de Jérusalem.            Lorsqu’ils eurent achevé tout ce que prescrivait la loi du Seigneur, ils retournèrent en Galilée, dans leur ville de Nazareth.            L’enfant, lui, grandissait et se fortifiait, rempli de sagesse, et la grâce de Dieu était sur lui.            – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -199,50 +199,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>