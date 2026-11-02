--- v0 (2025-10-20)
+++ v1 (2026-11-02)
@@ -39,87 +39,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Lectures de la messe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Première lecture (1 Tm 3, 14-16)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bien-aimé, je t’écris avec l’espoir d’aller te voir bientôt. Mais au cas où je tarderais, je veux que tu saches comment il faut se comporter dans la maison de Dieu, c’est-à-dire la communauté, l’Église du Dieu vivant, elle qui est le pilier et le soutien de la vérité. Assurément, il est grand, le mystère de notre religion : c’est le Christ, manifesté dans la chair, justifié dans l’Esprit, apparu aux anges, proclamé dans les nations, cru dans le monde, enlevé dans la gloire ! – Parole du Seigneur.
+        <w:t xml:space="preserve">Bien-aimé,     je t’écris avec l’espoir d’aller te voir bientôt.     Mais au cas où je tarderais, je veux que tu saches comment il faut se comporter dans la maison de Dieu, c’est-à-dire la communauté, l’Église du Dieu vivant, elle qui est le pilier et le soutien de la vérité.      Assurément, il est grand, le mystère de notre religion : c’est le Christ, manifesté dans la chair, justifié dans l’Esprit, apparu aux anges, proclamé dans les nations, cru dans le monde, enlevé dans la gloire !             – Parole du Seigneur.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Psaume (Ps 110 (111), 1-2, 3-4, 5-6)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">De tout cœur je rendrai grâce au Seigneur dans l’assemblée, parmi les justes. Grandes sont les œuvres du Seigneur ; tous ceux qui les aiment s’en instruisent. Noblesse et beauté dans ses actions : à jamais se maintiendra sa justice. De ses merveilles il a laissé un mémorial ; le Seigneur est tendresse et pitié. Il a donné des vivres à ses fidèles, gardant toujours mémoire de son alliance. Il a montré sa force à son peuple, lui donnant le domaine des nations.
+        <w:t xml:space="preserve">De tout cœur je rendrai grâce au Seigneur dans l’assemblée, parmi les justes. Grandes sont les œuvres du Seigneur ; tous ceux qui les aiment s’en instruisent.  Noblesse et beauté dans ses actions : à jamais se maintiendra sa justice. De ses merveilles il a laissé un mémorial ; le Seigneur est tendresse et pitié.  Il a donné des vivres à ses fidèles, gardant toujours mémoire de son alliance. Il a montré sa force à son peuple, lui donnant le domaine des nations.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Évangile (Stabat Mater. Jn 19, 25-27)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Près de la croix de Jésus se tenaient sa mère et la sœur de sa mère, Marie, femme de Cléophas, et Marie Madeleine. Jésus, voyant sa mère, et près d’elle le disciple qu’il aimait, dit à sa mère : « Femme, voici ton fils. » Puis il dit au disciple : « Voici ta mère. » Et à partir de cette heure-là, le disciple la prit chez lui. – Acclamons la Parole de Dieu. OU BIEN « Ton cœur sera transpercé par une épée » Évangile de Jésus Christ selon saint Luc (Lc 2, 33-35) En ce temps-là, lorsqu’ils présentèrent Jésus au Temple, le père et la mère de l’enfant s’étonnaient de ce qui était dit de lui. Syméon les bénit, puis il dit à Marie sa mère : « Voici que cet enfant provoquera la chute et le relèvement de beaucoup en Israël. Il sera un signe de contradiction – et toi, ton âme sera traversée d’un glaive – : ainsi seront dévoilées les pensées qui viennent du cœur d’un grand nombre. » – Acclamons la Parole de Dieu.
+        <w:t xml:space="preserve">Près de la croix de Jésus se tenaient sa mère et la sœur de sa mère, Marie, femme de Cléophas, et Marie Madeleine.   Jésus, voyant sa mère, et près d’elle le disciple qu’il aimait, dit à sa mère : « Femme, voici ton fils. »   Puis il dit au disciple : « Voici ta mère. » Et à partir de cette heure-là, le disciple la prit chez lui.            – Acclamons la Parole de Dieu.  OU BIEN                                       « Ton cœur sera transpercé par une épée »  Évangile de Jésus Christ selon saint Luc (Lc 2, 33-35)  En ce temps-là, lorsqu’ils présentèrent Jésus au Temple,   le père et la mère de l’enfant s’étonnaient de ce qui était dit de lui.   Syméon les bénit, puis il dit à Marie sa mère : « Voici que cet enfant provoquera la chute et le relèvement de beaucoup en Israël. Il sera un signe de contradiction   – et toi, ton âme sera traversée d’un glaive – : ainsi seront dévoilées les pensées qui viennent du cœur d’un grand nombre. »            – Acclamons la Parole de Dieu.
 </w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -200,50 +200,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character">
     <w:name w:val="Heading_1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="34"/>
       <w:szCs w:val="34"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>